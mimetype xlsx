--- v2 (2026-09-14)
+++ v3 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cde2f41fc2645ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38e55781980b447cab31fe62700cf7b0.psmdcp" Id="R483e6ec02cb74092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2568193c28ba44ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5026bdca9c47465795e1b1b64c4f4c35.psmdcp" Id="Rd3fbf6dd03e347a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -214,50 +214,53 @@
   <x:si>
     <x:t>test</x:t>
   </x:si>
   <x:si>
     <x:t>202901077 ff</x:t>
   </x:si>
   <x:si>
     <x:t>Non-profit organization</x:t>
   </x:si>
   <x:si>
     <x:t>Private benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pazardzhik, 2233, цдс</x:t>
   </x:si>
   <x:si>
     <x:t>Pazardzhik</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.009-0028</x:t>
   </x:si>
   <x:si>
     <x:t>ffd</x:t>
   </x:si>
   <x:si>
+    <x:t>Closed (completion date)</x:t>
+  </x:si>
+  <x:si>
     <x:t>175502886 IRSR</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Silistra, 2811, Улица (ж.к., кв., №, бл., вх., ет., ап.) (</x:t>
   </x:si>
   <x:si>
     <x:t>Sopot,Sredets</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-2.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Aqua 1</x:t>
   </x:si>
   <x:si>
     <x:t>000695018 candidate</x:t>
   </x:si>
   <x:si>
     <x:t>Public benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1616, ala</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0011</x:t>
@@ -272,53 +275,50 @@
     <x:t>Bulgaria, Aksakovo, 4355, fghgf</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Fish</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 CM</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. ДОНДУКОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Austria </x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-7.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>en</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-7.002-0002</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 MNMN</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-7.002-0006</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Kndidat 2</x:t>
   </x:si>
   <x:si>
     <x:t>Kavarna</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Fish 3</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (temporary suspended)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Слатина бл.42</x:t>
   </x:si>
@@ -1022,57 +1022,57 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>47776.13</x:v>
+        <x:v>93442</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>43289.03</x:v>
+        <x:v>84666</x:v>
       </x:c>
       <x:c r="L22" s="4">
-        <x:v>4487.1</x:v>
+        <x:v>8776</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
@@ -1210,368 +1210,368 @@
       <x:c r="B26" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J26" s="4">
-        <x:v>144184.3</x:v>
+        <x:v>135.79</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>139071.38</x:v>
+        <x:v>128.97</x:v>
       </x:c>
       <x:c r="L26" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>6.82</x:v>
       </x:c>
       <x:c r="M26" s="4">
         <x:v>74.98</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>40903.36</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>35790.44</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="M27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>1536595.68</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>1536595.68</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>50791.73</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>50664.42</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>127.31</x:v>
       </x:c>
       <x:c r="M29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="I31" s="3" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>105275</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>98934.98</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>6340.02</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>-5.11</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>90</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>74955.39</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>67286.01</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>7669.38</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>12</x:v>
       </x:c>
@@ -1601,51 +1601,51 @@
       <x:c r="G34" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">