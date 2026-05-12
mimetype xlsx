--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74661f081f034af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdb63b634d95495a9c24bd5f1c80c394.psmdcp" Id="R57e5c28cc1c647d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3540874aa97f48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01163ede605f4ea9a3b393fde23f4d44.psmdcp" Id="Rf679507208e44221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>