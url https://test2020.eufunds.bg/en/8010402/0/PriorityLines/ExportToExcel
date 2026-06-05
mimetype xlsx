--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3540874aa97f48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01163ede605f4ea9a3b393fde23f4d44.psmdcp" Id="Rf679507208e44221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d070daade174eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70ab215f019a4478ac2a3e6c1ca06af3.psmdcp" Id="R59766d2210004d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>