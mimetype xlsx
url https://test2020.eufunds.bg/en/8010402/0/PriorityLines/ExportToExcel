--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d070daade174eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70ab215f019a4478ac2a3e6c1ca06af3.psmdcp" Id="R59766d2210004d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc3cab63e32424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1de565329774e1eb9958aeafd609747.psmdcp" Id="Ref037ee84f6e4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>