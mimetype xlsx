--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc3cab63e32424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1de565329774e1eb9958aeafd609747.psmdcp" Id="Ref037ee84f6e4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15468d265734519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbb77b59f88946eb85ef9b93d6ef743f.psmdcp" Id="R4004539c323a44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>