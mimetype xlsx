--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15468d265734519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbb77b59f88946eb85ef9b93d6ef743f.psmdcp" Id="R4004539c323a44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2441cc902e4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be1507923ff64dad9f264d7403e1c184.psmdcp" Id="R2bea1a73c7084e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>