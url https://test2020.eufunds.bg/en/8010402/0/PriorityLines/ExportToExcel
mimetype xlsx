--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2441cc902e4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be1507923ff64dad9f264d7403e1c184.psmdcp" Id="R2bea1a73c7084e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21bcae51661b4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28fbb202e96b440980f2a0f5c52fba59.psmdcp" Id="R1cb296ecea5647b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>