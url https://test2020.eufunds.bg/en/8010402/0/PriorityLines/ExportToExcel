--- v6 (2026-09-02)
+++ v7 (2026-10-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21bcae51661b4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28fbb202e96b440980f2a0f5c52fba59.psmdcp" Id="R1cb296ecea5647b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b185a0a13364727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/486c444bb5f549bd92754b934bf400d6.psmdcp" Id="R6c07834451624108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -848,63 +848,63 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>8180670.1</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>2630744.48</x:v>
+        <x:v>2676410.35</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2241301.27</x:v>
+        <x:v>2276471.69</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>340295.27</x:v>
+        <x:v>346501.82</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>49147.94</x:v>
+        <x:v>53436.84</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>25.25</x:v>
+        <x:v>25.65</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>76768.76</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>65264.38</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>11504.38</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0.75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>33482304</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>28459958</x:v>
       </x:c>
       <x:c r="D10" s="9">