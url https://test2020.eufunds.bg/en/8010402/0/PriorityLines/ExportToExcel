--- v7 (2026-10-10)
+++ v8 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b185a0a13364727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/486c444bb5f549bd92754b934bf400d6.psmdcp" Id="R6c07834451624108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed424f02ff241f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/003b6b343bbf4f41a4d11d3c353a0181.psmdcp" Id="Rdc46a9b7c8994a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -848,63 +848,63 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>8180670.1</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>2045167.52</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>2676410.35</x:v>
+        <x:v>2532361.84</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>2276471.69</x:v>
+        <x:v>2138098.93</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>346501.82</x:v>
+        <x:v>345932.17</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>53436.84</x:v>
+        <x:v>48330.74</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>25.65</x:v>
+        <x:v>24.29</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>76768.76</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>65264.38</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>11504.38</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0.75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>33482304</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>28459958</x:v>
       </x:c>
       <x:c r="D10" s="9">