--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8dc9cf41bb9463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc8510cee6e74f0ea229a46647e035f7.psmdcp" Id="R8e83b13ae7104a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc55c10e4a147a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/debfb592cbf5466db624daad8a5e52ce.psmdcp" Id="R6dd804feff34466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>