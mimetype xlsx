--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc55c10e4a147a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/debfb592cbf5466db624daad8a5e52ce.psmdcp" Id="R6dd804feff34466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d10c5538f54f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6866eaf5e6c74493bd379de6d4c8c9b5.psmdcp" Id="R90102705b85c4503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>