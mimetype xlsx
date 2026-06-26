--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d10c5538f54f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6866eaf5e6c74493bd379de6d4c8c9b5.psmdcp" Id="R90102705b85c4503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b08454cee8843aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a70d1ff2205945a6998671450c93f2b5.psmdcp" Id="R338fa07945b241ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>