--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b08454cee8843aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a70d1ff2205945a6998671450c93f2b5.psmdcp" Id="R338fa07945b241ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a5411f087a4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76b8684691ff424299ef2f394256a56e.psmdcp" Id="Ra7f18f2ac10b4575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>