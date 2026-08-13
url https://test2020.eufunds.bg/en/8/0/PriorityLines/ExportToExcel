--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a5411f087a4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76b8684691ff424299ef2f394256a56e.psmdcp" Id="Ra7f18f2ac10b4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e4545f536f4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c66cb524d00947dd90ffa07fadc7688b.psmdcp" Id="Rf42087a44f46423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>