--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e4545f536f4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c66cb524d00947dd90ffa07fadc7688b.psmdcp" Id="Rf42087a44f46423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd268d95b3b764bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca81fa3466fb4333ab4d690b535235aa.psmdcp" Id="R760f1eaea7f14f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>