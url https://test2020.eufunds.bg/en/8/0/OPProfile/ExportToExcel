--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ac6b861a15433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4503404248644d789fa86834c0e25deb.psmdcp" Id="Rf964affd064b4089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2fa1b8267e4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92337aa2cd214e8abaf049ed40e5410b.psmdcp" Id="Rc28ec6319496477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>