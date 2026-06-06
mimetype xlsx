--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2fa1b8267e4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92337aa2cd214e8abaf049ed40e5410b.psmdcp" Id="Rc28ec6319496477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea054c9f3e3a4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d331c2fff84c9e9ba63dd7de77b522.psmdcp" Id="R3804d064b7d84fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>