--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea054c9f3e3a4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63d331c2fff84c9e9ba63dd7de77b522.psmdcp" Id="R3804d064b7d84fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc6e49cd52b4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b727c0277a14f64aa039128f8e1d9d1.psmdcp" Id="R6819c8faa8ed4a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>