--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc6e49cd52b4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b727c0277a14f64aa039128f8e1d9d1.psmdcp" Id="R6819c8faa8ed4a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7c651f46da4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/989058c492bd4221a8c6af1a22acff99.psmdcp" Id="Ra9f2accb5bc2475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>