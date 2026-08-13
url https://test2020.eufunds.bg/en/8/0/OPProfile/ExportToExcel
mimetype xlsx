--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7c651f46da4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/989058c492bd4221a8c6af1a22acff99.psmdcp" Id="Ra9f2accb5bc2475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae17b521aa9479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e04638eefc548e8b52c13112fb67e7d.psmdcp" Id="R2d41564ec55245e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>