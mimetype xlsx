--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae17b521aa9479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e04638eefc548e8b52c13112fb67e7d.psmdcp" Id="R2d41564ec55245e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce0172544704d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66f8d8645c0c4ce7a81f0e1130a9a1a3.psmdcp" Id="Rb4aac146fa0d476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>