--- v0 (2026-04-26)
+++ v1 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9685fb1f356b4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca99805cc4aa4605b80aef496d36dfaf.psmdcp" Id="R04b01bbd8f5146f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fff452bbdb4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2ef5dbd5a924f1da82e2167d60cabf4.psmdcp" Id="R1a009cd5dba04b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>