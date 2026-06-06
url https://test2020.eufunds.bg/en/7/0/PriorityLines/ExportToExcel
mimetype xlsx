--- v1 (2026-05-16)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fff452bbdb4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2ef5dbd5a924f1da82e2167d60cabf4.psmdcp" Id="R1a009cd5dba04b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b34c6c98254114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf82a374910a41a1a97ccf0a558f4f7f.psmdcp" Id="R79cfb654a7484d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>