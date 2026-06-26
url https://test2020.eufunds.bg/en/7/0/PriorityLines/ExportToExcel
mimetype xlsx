--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b34c6c98254114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf82a374910a41a1a97ccf0a558f4f7f.psmdcp" Id="R79cfb654a7484d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3856765c0e8b42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a72d4df8b52490ba2df842c94c3c443.psmdcp" Id="Rbf8417beff264acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>