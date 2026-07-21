--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3856765c0e8b42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a72d4df8b52490ba2df842c94c3c443.psmdcp" Id="Rbf8417beff264acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85de51372214afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78f658bc73f94afbb8a2d61dc32ed594.psmdcp" Id="Rf5ceb3c17f114f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>