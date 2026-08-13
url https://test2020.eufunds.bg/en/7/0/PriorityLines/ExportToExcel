--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85de51372214afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78f658bc73f94afbb8a2d61dc32ed594.psmdcp" Id="Rf5ceb3c17f114f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26acceec4d9f4ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c33191ba092847aaa74e5fcbd5b32a0f.psmdcp" Id="R023a907c9c8f48d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>