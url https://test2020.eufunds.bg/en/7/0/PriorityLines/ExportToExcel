--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26acceec4d9f4ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c33191ba092847aaa74e5fcbd5b32a0f.psmdcp" Id="R023a907c9c8f48d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a095a1d36934d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ed34e830a5247f39e39b9f6a51af228.psmdcp" Id="Rfc92317731f84f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>