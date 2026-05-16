--- v0 (2026-04-26)
+++ v1 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92f8fe5c2904c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55eb69e6e3bc4c87b2b6b3c86b68d780.psmdcp" Id="Rb1c50f3bb1754ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c114ffa21a8416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfcc8f5e7dc74c21ba503459af81d6da.psmdcp" Id="R14ac3a26477245f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>