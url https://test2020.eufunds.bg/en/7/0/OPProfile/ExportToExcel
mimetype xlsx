--- v1 (2026-05-16)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c114ffa21a8416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfcc8f5e7dc74c21ba503459af81d6da.psmdcp" Id="R14ac3a26477245f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf229a3285d6145a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1834ad4bc6944189cc2b3221d491e2c.psmdcp" Id="Rb6f5be1aa0334bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>