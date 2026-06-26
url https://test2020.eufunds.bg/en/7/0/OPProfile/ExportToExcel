--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf229a3285d6145a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1834ad4bc6944189cc2b3221d491e2c.psmdcp" Id="Rb6f5be1aa0334bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce4b96882224a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c95fa3abf4884c52a0ee8a60c82f55be.psmdcp" Id="Rf7f32d8f12534e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>