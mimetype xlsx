--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce4b96882224a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c95fa3abf4884c52a0ee8a60c82f55be.psmdcp" Id="Rf7f32d8f12534e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efc650c69e64f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dafe432a37a428884ec008102a37e88.psmdcp" Id="Rae1a224cfffe4ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>