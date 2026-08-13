--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efc650c69e64f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dafe432a37a428884ec008102a37e88.psmdcp" Id="Rae1a224cfffe4ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f942c4296f40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0db318073b3045d198d0d14fefca2ec4.psmdcp" Id="R8b8cf16d82c2489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>