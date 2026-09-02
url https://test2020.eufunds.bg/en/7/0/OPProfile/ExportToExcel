--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6f942c4296f40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0db318073b3045d198d0d14fefca2ec4.psmdcp" Id="R8b8cf16d82c2489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3231ec927df4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/941c312839c545ab96b807efba139f95.psmdcp" Id="R9fc0624490f14f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>