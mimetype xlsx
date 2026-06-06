--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5761cdb461b54f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f42594c4a4a642b2aab56a500d96d16d.psmdcp" Id="R2c5959e714ef438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc18fa548355e4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6eb84c0d3b9f411e9be5ba2fdc380d01.psmdcp" Id="R55c38afe8beb4b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>