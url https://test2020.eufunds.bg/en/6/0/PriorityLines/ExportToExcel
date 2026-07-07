--- v1 (2026-06-06)
+++ v2 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc18fa548355e4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6eb84c0d3b9f411e9be5ba2fdc380d01.psmdcp" Id="R55c38afe8beb4b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4bd2e85b4e473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62e24b2c02bb4e859e6bc942fa2655a7.psmdcp" Id="R1aee9362a2fa4c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>