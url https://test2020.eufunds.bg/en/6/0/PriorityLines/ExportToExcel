--- v2 (2026-07-07)
+++ v3 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4bd2e85b4e473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62e24b2c02bb4e859e6bc942fa2655a7.psmdcp" Id="R1aee9362a2fa4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd724c77c8894af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b4e15563d284549bcdaed23a0618e07.psmdcp" Id="Ra1e9cece64e0449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>