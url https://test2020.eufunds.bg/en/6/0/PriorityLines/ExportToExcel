--- v3 (2026-08-06)
+++ v4 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd724c77c8894af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b4e15563d284549bcdaed23a0618e07.psmdcp" Id="Ra1e9cece64e0449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41fb8dda914d4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7da6e7a709cc4a8eab4d5637a7f63ec6.psmdcp" Id="R874c85f7a05c4412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>