--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37facd757bc4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28701a0d66cf4f15a8f9f1997196508f.psmdcp" Id="R968f11b149794986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda413d52d0a4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/536028b0f2c740a79134730973c6d880.psmdcp" Id="R8f064e53f0be4f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>