--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda413d52d0a4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/536028b0f2c740a79134730973c6d880.psmdcp" Id="R8f064e53f0be4f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec563b25e2724105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f4e12259d2d4fe9a356597e5d334b96.psmdcp" Id="Rf37fb7a905b04aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>