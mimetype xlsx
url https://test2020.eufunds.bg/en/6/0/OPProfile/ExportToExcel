--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec563b25e2724105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f4e12259d2d4fe9a356597e5d334b96.psmdcp" Id="Rf37fb7a905b04aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b184462ea0845b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6444c24270d4caf8ca5d49ba048ba27.psmdcp" Id="R28b51b663eab4c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>