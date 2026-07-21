--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b184462ea0845b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6444c24270d4caf8ca5d49ba048ba27.psmdcp" Id="R28b51b663eab4c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a27593031be4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e49044397e54cdf81851c78928fe311.psmdcp" Id="R8f55d5e7d0004f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>