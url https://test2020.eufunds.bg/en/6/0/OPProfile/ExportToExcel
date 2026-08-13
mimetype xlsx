--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a27593031be4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e49044397e54cdf81851c78928fe311.psmdcp" Id="R8f55d5e7d0004f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878e046344724aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8455ea9e509d40bbb27cb689f2b255ca.psmdcp" Id="R003b9d61e5144010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>