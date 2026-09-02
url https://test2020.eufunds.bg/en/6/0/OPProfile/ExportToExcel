--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878e046344724aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8455ea9e509d40bbb27cb689f2b255ca.psmdcp" Id="R003b9d61e5144010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re330a0e66a114f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dff616cde0b948ab92b751557ad57bd8.psmdcp" Id="R2342517400f14727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>