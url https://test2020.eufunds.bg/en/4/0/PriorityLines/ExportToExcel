--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re402b827c5884fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d507eabab5844d638799766f8ac6f811.psmdcp" Id="Rfb8f561ab2d541e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc088a23ec1473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d20801241b7c43e9ba5538c1c451f64c.psmdcp" Id="R94bdecb046684439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -719,63 +719,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>51129188.12</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>43459809.9</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>7669378.22</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>1910339.6</x:v>
+        <x:v>1872283.89</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>1853261.92</x:v>
+        <x:v>1823685.55</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>25154.2</x:v>
+        <x:v>18092.13</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>31923.48</x:v>
+        <x:v>30506.21</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>3.67</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>18841.11</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>18023.04</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>818.07</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0.04</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>511291881196.22</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>434598099016.79</x:v>
       </x:c>
       <x:c r="D7" s="9">