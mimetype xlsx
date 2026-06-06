--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc088a23ec1473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d20801241b7c43e9ba5538c1c451f64c.psmdcp" Id="R94bdecb046684439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b24883dabc0475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88a9490733724288b1976e82a7cbefb1.psmdcp" Id="Rc8877a4e7cad42c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>