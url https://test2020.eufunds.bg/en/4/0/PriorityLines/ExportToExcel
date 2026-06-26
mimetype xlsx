--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b24883dabc0475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88a9490733724288b1976e82a7cbefb1.psmdcp" Id="Rc8877a4e7cad42c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc3bb23ccf04eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afa94d8d42bd4de2ab1328b3e5339c0d.psmdcp" Id="R081eb32ab4174326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>