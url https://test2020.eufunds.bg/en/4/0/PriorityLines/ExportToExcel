--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc3bb23ccf04eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afa94d8d42bd4de2ab1328b3e5339c0d.psmdcp" Id="R081eb32ab4174326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66b4a8e3ec64b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b5fb27fc3164b5990bcf322ca5ad8c8.psmdcp" Id="Rbcbc3cdee20c474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>