--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66b4a8e3ec64b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b5fb27fc3164b5990bcf322ca5ad8c8.psmdcp" Id="Rbcbc3cdee20c474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2392c4f0cd47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09a989f9ef434af58d76dd1d32492573.psmdcp" Id="R89c74de7a9b14397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>