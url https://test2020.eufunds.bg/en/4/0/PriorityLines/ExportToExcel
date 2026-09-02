--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2392c4f0cd47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09a989f9ef434af58d76dd1d32492573.psmdcp" Id="R89c74de7a9b14397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5023c763294d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa25eeb4cc124e7cae39129cc86a9ea7.psmdcp" Id="R3ce96ebe8dd0417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>