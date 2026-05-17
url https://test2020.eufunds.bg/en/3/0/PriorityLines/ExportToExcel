--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f296d839dc4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e15bd8355a04bca84ddfae5aafc976e.psmdcp" Id="Rc857ca3adc2f430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ad3613dee64bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/105d9f0a48fb4d51bc413e61559f62be.psmdcp" Id="R46ebe0c8e1d64b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>