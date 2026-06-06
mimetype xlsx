--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ad3613dee64bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/105d9f0a48fb4d51bc413e61559f62be.psmdcp" Id="R46ebe0c8e1d64b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2284b055d01c44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/915bf636d662481988a84d01a7752e61.psmdcp" Id="R4ce5463a889b448a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>