--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2284b055d01c44f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/915bf636d662481988a84d01a7752e61.psmdcp" Id="R4ce5463a889b448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafab59f77f554efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39261a782a4b44039c891e668365edb1.psmdcp" Id="R93bc319c82d745cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>