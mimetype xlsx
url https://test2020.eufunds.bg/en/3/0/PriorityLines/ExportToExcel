--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafab59f77f554efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39261a782a4b44039c891e668365edb1.psmdcp" Id="R93bc319c82d745cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c5d0640770445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d832d813bbf486ea510049e6d5be232.psmdcp" Id="R384682fff6bc4719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>