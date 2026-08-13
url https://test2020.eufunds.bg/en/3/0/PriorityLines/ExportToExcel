--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c5d0640770445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d832d813bbf486ea510049e6d5be232.psmdcp" Id="R384682fff6bc4719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3985f9e1e1684bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad318b5c09824d14a91f12c9bc5488ee.psmdcp" Id="Rda6b4d6da28c4a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>