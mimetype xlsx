--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3985f9e1e1684bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad318b5c09824d14a91f12c9bc5488ee.psmdcp" Id="Rda6b4d6da28c4a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b51de233ef4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ee746705ea74a8eb160eb03d7f102d2.psmdcp" Id="R1c5f103036f64261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>