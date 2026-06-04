--- v0 (2026-04-27)
+++ v1 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b94980aa404a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ac15654d8e94c1dbfe4ef4816fc7f7f.psmdcp" Id="R9a17ae0f2b37421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3ef490afa34deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfba33c6974a45e4818a3256c261c50b.psmdcp" Id="Rd7561d7ef82246e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>