--- v1 (2026-06-04)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3ef490afa34deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfba33c6974a45e4818a3256c261c50b.psmdcp" Id="Rd7561d7ef82246e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738a0ca406674fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91c088f2a0b547f3a18def20920e7d69.psmdcp" Id="Rb524d3c7880b4e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>