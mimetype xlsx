--- v2 (2026-06-26)
+++ v3 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738a0ca406674fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91c088f2a0b547f3a18def20920e7d69.psmdcp" Id="Rb524d3c7880b4e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d068b75cac4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a4b05e44a1348249db8f6771a117e18.psmdcp" Id="R57341c1ff17e4e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>