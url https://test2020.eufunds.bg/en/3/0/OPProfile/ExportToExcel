--- v3 (2026-08-10)
+++ v4 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d068b75cac4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a4b05e44a1348249db8f6771a117e18.psmdcp" Id="R57341c1ff17e4e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec95eb33a263430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c70d0416b5784b28b3d59f62b48fd927.psmdcp" Id="R4f1a2f3752d54f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>