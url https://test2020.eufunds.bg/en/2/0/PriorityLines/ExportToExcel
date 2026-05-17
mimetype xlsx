--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609d2b47609b4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebe03df7224c4a2ba2c3939af6cda0c6.psmdcp" Id="Re3d19325b5964382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5715e9371d4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a59322ba8d542b5938eb1642f6384e3.psmdcp" Id="Rc7a764736ed24b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>