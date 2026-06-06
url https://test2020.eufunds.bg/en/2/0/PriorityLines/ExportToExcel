--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5715e9371d4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a59322ba8d542b5938eb1642f6384e3.psmdcp" Id="Rc7a764736ed24b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7b2b5ed58a24017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9082ee4a68104ecdb220beb15b027537.psmdcp" Id="Re6ec2e067c074b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>