--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7b2b5ed58a24017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9082ee4a68104ecdb220beb15b027537.psmdcp" Id="Re6ec2e067c074b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea74deacedc345c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27693543aefb4e26920c7ee55e24705b.psmdcp" Id="R3dd15c94388a4311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>