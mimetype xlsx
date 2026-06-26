--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea74deacedc345c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27693543aefb4e26920c7ee55e24705b.psmdcp" Id="R3dd15c94388a4311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ef64f6f2f74026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/365f98ea2a6445e99fc2005c47ee1ec3.psmdcp" Id="Re0a1324bfd8347ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>