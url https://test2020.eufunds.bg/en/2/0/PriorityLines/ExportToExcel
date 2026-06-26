--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ef64f6f2f74026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/365f98ea2a6445e99fc2005c47ee1ec3.psmdcp" Id="Re0a1324bfd8347ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e6548ae0b04101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/650625ac246f484f8dc4d0ef3a212d43.psmdcp" Id="R06bafff16f994a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>