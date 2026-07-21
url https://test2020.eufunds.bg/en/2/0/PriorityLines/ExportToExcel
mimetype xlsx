--- v5 (2026-06-26)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e6548ae0b04101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/650625ac246f484f8dc4d0ef3a212d43.psmdcp" Id="R06bafff16f994a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc255c81e412a4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a138c6cc3e764a89bb95193f685807ce.psmdcp" Id="R8727447a77554b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>