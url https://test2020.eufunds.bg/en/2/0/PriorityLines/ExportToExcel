--- v6 (2026-07-21)
+++ v7 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc255c81e412a4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a138c6cc3e764a89bb95193f685807ce.psmdcp" Id="R8727447a77554b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeaedd76b84d4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fb7d7b30a384664a27eb61c1ed9d368.psmdcp" Id="Rbcf3e634266f444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -719,63 +719,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>40448.3</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>15963.56</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>24484.74</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>3510245.84</x:v>
+        <x:v>3515358.76</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>2120811.58</x:v>
+        <x:v>2124901.92</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>528774.58</x:v>
+        <x:v>529797.16</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>860659.68</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>6550.55</x:v>
+        <x:v>6563.19</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>8078.41</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>6462.73</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>1615.68</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>19.97</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="9">