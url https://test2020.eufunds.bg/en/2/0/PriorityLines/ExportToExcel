--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeaedd76b84d4f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fb7d7b30a384664a27eb61c1ed9d368.psmdcp" Id="Rbcf3e634266f444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15af84cbf4e84e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af6fb969258344e59dc09b6a9000c6ef.psmdcp" Id="R4c8636d2803e4ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>