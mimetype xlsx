--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d597b0305b4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb1616a3298449bca1fafb37603df27d.psmdcp" Id="R3562fc5ea26e4bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b1305b79614d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94140059eeeb4ea193a9935b185cc183.psmdcp" Id="R9409b3f95cc44c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>