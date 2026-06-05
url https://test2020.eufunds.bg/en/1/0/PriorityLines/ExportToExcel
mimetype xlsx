--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07b1305b79614d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94140059eeeb4ea193a9935b185cc183.psmdcp" Id="R9409b3f95cc44c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9319667965244abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42e33c36b386421baa3c061dc132d1b1.psmdcp" Id="R7ecfb8af454146ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>