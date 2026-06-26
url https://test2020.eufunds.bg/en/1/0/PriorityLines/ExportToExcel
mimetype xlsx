--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9319667965244abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42e33c36b386421baa3c061dc132d1b1.psmdcp" Id="R7ecfb8af454146ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf25e1793094283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a740098649534811825019b4646e295e.psmdcp" Id="R342c7777e0e64195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>