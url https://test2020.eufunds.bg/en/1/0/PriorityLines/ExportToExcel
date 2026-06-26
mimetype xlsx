--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf25e1793094283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a740098649534811825019b4646e295e.psmdcp" Id="R342c7777e0e64195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632273f94bea4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbce1af545a34a7086e280fda73dc3ec.psmdcp" Id="R9666b239132841e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>