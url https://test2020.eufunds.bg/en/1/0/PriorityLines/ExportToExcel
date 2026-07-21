--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632273f94bea4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbce1af545a34a7086e280fda73dc3ec.psmdcp" Id="R9666b239132841e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c77306061384739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4f0dd337d9c47c983fb95a6dacc6d2d.psmdcp" Id="R5cf11ae3df444cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>