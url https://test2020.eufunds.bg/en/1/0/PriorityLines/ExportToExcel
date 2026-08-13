--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c77306061384739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4f0dd337d9c47c983fb95a6dacc6d2d.psmdcp" Id="R5cf11ae3df444cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d3057ac20d4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a98ad714108a4667819cd5cfff96c5a5.psmdcp" Id="R2ea452654ddd49a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>