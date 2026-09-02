--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d3057ac20d4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a98ad714108a4667819cd5cfff96c5a5.psmdcp" Id="R2ea452654ddd49a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50d3b35c63e4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e633813b92874addaebd0ec1d0fa6f2f.psmdcp" Id="R3426e1b2c95e426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>