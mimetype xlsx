--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7823e55514e41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c80b416821b454283ead9c495ac81a4.psmdcp" Id="Rebdf27ac8b374e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1fc4ef3a674a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a238d96765e0479b8514d236f7424fe7.psmdcp" Id="R51feb694c5214fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>