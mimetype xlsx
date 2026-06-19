--- v1 (2026-05-12)
+++ v2 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1fc4ef3a674a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a238d96765e0479b8514d236f7424fe7.psmdcp" Id="R51feb694c5214fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf179c2eb47b14da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32707a665d3a4e91810de4f549ce67fb.psmdcp" Id="R7dfaf2db243448df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>