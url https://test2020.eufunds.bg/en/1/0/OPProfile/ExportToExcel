--- v2 (2026-06-19)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf179c2eb47b14da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32707a665d3a4e91810de4f549ce67fb.psmdcp" Id="R7dfaf2db243448df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc3c7f40ec24c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0f3187fed504598b3c412373ceb9a19.psmdcp" Id="R7b12eda0e3a74702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>