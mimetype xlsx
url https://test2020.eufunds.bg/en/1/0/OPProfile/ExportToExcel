--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc3c7f40ec24c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0f3187fed504598b3c412373ceb9a19.psmdcp" Id="R7b12eda0e3a74702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae3604eb908464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/255cbb728a3e43d8a6f8ff43ff40e7c4.psmdcp" Id="R39acb36353ee4f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>