--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09491096c8c74b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ff65c9a44284f33b7ba1d6993747a37.psmdcp" Id="R6649c433033d4882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea940b38396462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5904a7883409481d8fc34a7d289555f8.psmdcp" Id="R92a4a4ce78384c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects LAG</x:t>
   </x:si>
   <x:si>
     <x:t>LAG</x:t>
   </x:si>
   <x:si>