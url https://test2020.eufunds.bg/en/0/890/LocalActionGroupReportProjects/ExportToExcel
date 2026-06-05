--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea940b38396462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5904a7883409481d8fc34a7d289555f8.psmdcp" Id="R92a4a4ce78384c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3f324fb9204ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84411534d26f4c238e4abb93d5777293.psmdcp" Id="R47d66f7554cf4172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects LAG</x:t>
   </x:si>
   <x:si>
     <x:t>LAG</x:t>
   </x:si>
   <x:si>