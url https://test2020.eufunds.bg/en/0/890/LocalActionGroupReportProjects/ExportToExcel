--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3f324fb9204ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84411534d26f4c238e4abb93d5777293.psmdcp" Id="R47d66f7554cf4172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c841fbc445f4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea167a85a7c84941887815e5f0cf7041.psmdcp" Id="Rca35848ff2ec435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects LAG</x:t>
   </x:si>
   <x:si>
     <x:t>LAG</x:t>
   </x:si>
   <x:si>