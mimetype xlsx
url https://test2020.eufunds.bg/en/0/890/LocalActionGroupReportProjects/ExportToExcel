--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c841fbc445f4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea167a85a7c84941887815e5f0cf7041.psmdcp" Id="Rca35848ff2ec435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718ddc2c650d4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fd18cfc29e9405aaf906972bfb428e0.psmdcp" Id="R260d541ec2864e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects LAG</x:t>
   </x:si>
   <x:si>
     <x:t>LAG</x:t>
   </x:si>
   <x:si>