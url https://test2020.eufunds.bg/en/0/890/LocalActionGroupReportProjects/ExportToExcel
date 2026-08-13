--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718ddc2c650d4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fd18cfc29e9405aaf906972bfb428e0.psmdcp" Id="R260d541ec2864e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607488e178484330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3554bfcb1725413fb54af97aeff97b0b.psmdcp" Id="Rf097c797cea84aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects LAG</x:t>
   </x:si>
   <x:si>
     <x:t>LAG</x:t>
   </x:si>
   <x:si>