--- v0 (2026-05-12)
+++ v1 (2026-07-22)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9dabe3a80974507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/548ca7b59f024ef79597b52c73d2191d.psmdcp" Id="R64743dcc781a46d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racde161ded5d4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dc7443613ae41c2866ddf27e6f3fbe6.psmdcp" Id="Rd378c499c5344fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Implementation of the CLLD</x:t>
   </x:si>
   <x:si>
     <x:t>LAG/FLAG</x:t>
   </x:si>
   <x:si>
     <x:t>Budget</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted Amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
-    <x:t>Total (to date) 12.05.2026 г.</x:t>
+    <x:t>Total (to date) 22.07.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>ABCD</x:t>
   </x:si>
   <x:si>
     <x:t>Association "LAG Belene - Nikopol" 2020</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG "Tzarevo"-Test</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Bulgarian Black sea agreement Byala - Dolni Chiflik - Avren 2020</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Burgas - Kameno 2020</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG High Western Rhodopes: Batak - Devin - Dospat 2020</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Kotel - Sliven - Nova Zagora - Tvurditza 2027</x:t>
   </x:si>
@@ -449,50 +449,53 @@
     <x:t>LAG Vazdod-Vetrino-Valchi dol-Provadia 2020</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Venetz - Kaolinovo - Samuil 2027</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Vetovo - Tzar Kaloyan - Opaka 2027</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Vidin Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Visoki Zapadni Rodopi-Borino-Dospat-Sarnitsa 2020</x:t>
   </x:si>
   <x:si>
     <x:t>LAG West Balkan - Berkovitsa, Godech and Dragoman 2020</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Yablanitsa-Pravets 2020</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Zavet-Kubrat 2020</x:t>
   </x:si>
   <x:si>
     <x:t>MIG Bobov dol - Dupnitza - Sapareva banq 2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ministry of Labour and Social Policy</x:t>
   </x:si>
   <x:si>
     <x:t>Test MIG</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -986,51 +989,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J150"/>
+  <x:dimension ref="A1:J151"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="42.853482" style="0" customWidth="1"/>
     <x:col min="2" max="6" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
       <x:c r="G2" s="1"/>
       <x:c r="H2" s="1"/>
       <x:c r="I2" s="1"/>
       <x:c r="J2" s="1"/>
     </x:row>
     <x:row r="3" spans="1:10" ht="15" customHeight="1"/>
@@ -2169,63 +2172,63 @@
     <x:row r="61" spans="1:10">
       <x:c r="A61" s="7" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B61" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C61" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D61" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E61" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F61" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10">
       <x:c r="A62" s="7" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B62" s="8">
-        <x:v>0</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="C62" s="8">
         <x:v>55475.16</x:v>
       </x:c>
       <x:c r="D62" s="8">
-        <x:v>0</x:v>
+        <x:v>18.49</x:v>
       </x:c>
       <x:c r="E62" s="8">
         <x:v>41120.65</x:v>
       </x:c>
       <x:c r="F62" s="8">
-        <x:v>0</x:v>
+        <x:v>13.71</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10">
       <x:c r="A63" s="7" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B63" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C63" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D63" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E63" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F63" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10">
       <x:c r="A64" s="7" t="s">
         <x:v>65</x:v>
@@ -3292,51 +3295,51 @@
       </x:c>
       <x:c r="B117" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C117" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D117" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E117" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F117" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10">
       <x:c r="A118" s="7" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B118" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C118" s="8">
-        <x:v>0</x:v>
+        <x:v>565000</x:v>
       </x:c>
       <x:c r="D118" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E118" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F118" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10">
       <x:c r="A119" s="7" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B119" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C119" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D119" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E119" s="8">
@@ -3749,63 +3752,63 @@
     <x:row r="140" spans="1:10">
       <x:c r="A140" s="7" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B140" s="8">
         <x:v>670360465.37</x:v>
       </x:c>
       <x:c r="C140" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D140" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E140" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F140" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10">
       <x:c r="A141" s="7" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B141" s="8">
-        <x:v>0</x:v>
+        <x:v>1000000</x:v>
       </x:c>
       <x:c r="C141" s="8">
         <x:v>408010.92</x:v>
       </x:c>
       <x:c r="D141" s="8">
-        <x:v>0</x:v>
+        <x:v>40.8</x:v>
       </x:c>
       <x:c r="E141" s="8">
         <x:v>511.3</x:v>
       </x:c>
       <x:c r="F141" s="8">
-        <x:v>0</x:v>
+        <x:v>0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10">
       <x:c r="A142" s="7" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B142" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C142" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D142" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E142" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F142" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10">
       <x:c r="A143" s="7" t="s">
         <x:v>144</x:v>
@@ -3849,88 +3852,108 @@
     <x:row r="145" spans="1:10">
       <x:c r="A145" s="7" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B145" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C145" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D145" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E145" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F145" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10">
       <x:c r="A146" s="7" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B146" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="C146" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D146" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E146" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F146" s="8">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:10">
+      <x:c r="A147" s="7" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B147" s="8">
         <x:v>300000</x:v>
       </x:c>
-      <x:c r="C146" s="8">
-[...17 lines deleted...]
-    </x:row>
+      <x:c r="C147" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D147" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E147" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F147" s="8">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="149" spans="1:10">
       <x:c r="A149" s="0" t="s">
         <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:10">
+      <x:c r="A150" s="0" t="s">
+        <x:v>150</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="10">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:B5"/>
     <x:mergeCell ref="C4:D4"/>
     <x:mergeCell ref="E4:F4"/>
-    <x:mergeCell ref="A147:J147"/>
     <x:mergeCell ref="A148:J148"/>
     <x:mergeCell ref="A149:J149"/>
+    <x:mergeCell ref="A150:J150"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>implementation</vt:lpstr>
       <vt:lpstr>implementation!Print_Area</vt:lpstr>
       <vt:lpstr>implementation!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>