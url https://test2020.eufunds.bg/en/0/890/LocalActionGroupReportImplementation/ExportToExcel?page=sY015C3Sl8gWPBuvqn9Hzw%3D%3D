--- v1 (2026-07-22)
+++ v2 (2026-09-20)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a2a6242d0042ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ec6d2ea122244f58cb7deab5335f075.psmdcp" Id="R16faaa76bdd34e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cdffa6765440e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ec9e2bfbb514f45a780dbba9631cc1a.psmdcp" Id="R95661458afa149b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Implementation of the CLLD</x:t>
   </x:si>
   <x:si>
     <x:t>LAG/FLAG</x:t>
   </x:si>
   <x:si>
     <x:t>Budget</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted Amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
-    <x:t>Total (to date) 22.07.2026 г.</x:t>
+    <x:t>Total (to date) 20.09.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>ABCD</x:t>
   </x:si>
   <x:si>
     <x:t>Association "LAG Belene - Nikopol" 2020</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG "Tzarevo"-Test</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Bulgarian Black sea agreement Byala - Dolni Chiflik - Avren 2020</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Burgas - Kameno 2020</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG High Western Rhodopes: Batak - Devin - Dospat 2020</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Kotel - Sliven - Nova Zagora - Tvurditza 2027</x:t>
   </x:si>
@@ -2755,51 +2755,51 @@
       </x:c>
       <x:c r="B90" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C90" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D90" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E90" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F90" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10">
       <x:c r="A91" s="7" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B91" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C91" s="8">
-        <x:v>1022.58</x:v>
+        <x:v>1511.29</x:v>
       </x:c>
       <x:c r="D91" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E91" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F91" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10">
       <x:c r="A92" s="7" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B92" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C92" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D92" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E92" s="8">