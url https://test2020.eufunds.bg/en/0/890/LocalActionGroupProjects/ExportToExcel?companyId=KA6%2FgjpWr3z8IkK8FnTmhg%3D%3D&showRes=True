--- v2 (2026-07-22)
+++ v3 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8faeb4957ef54eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50e21a58d85041ccb58839be6b1a34b3.psmdcp" Id="R0bb92ca6bb974f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb8d760a8554832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce11bced38b14f44a1b9b2a3d7ab99f2.psmdcp" Id="Rf120acf92e294040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -76,51 +76,51 @@
   <x:si>
     <x:t>Maritsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-15.002-0007</x:t>
   </x:si>
   <x:si>
     <x:t>123456789</x:t>
   </x:si>
   <x:si>
     <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>130823243 Natioanl railway company</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1233, КНЯГИНЯ МАРИЯ ЛУИЗА, номер 110</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-15.002-0004</x:t>
   </x:si>
   <x:si>
     <x:t>456</x:t>
   </x:si>
   <x:si>
-    <x:t>Closed (completion date)</x:t>
+    <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -645,54 +645,54 @@
       </x:c>
       <x:c r="J5" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K5" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="4">
-        <x:v>511.29</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="G6" s="4">
-        <x:v>511.29</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="H6" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J6" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K6" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>