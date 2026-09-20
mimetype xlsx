--- v2 (2026-07-22)
+++ v3 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d19aa32e41494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d41c6bf53f4442e28156906d8bc480aa.psmdcp" Id="Rb8e6b2fdee994283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae0e56e93874a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70367b3cb69f4465828d5e0664000a9d.psmdcp" Id="R817ed143dc0548f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -795,83 +795,83 @@
       </x:c>
       <x:c r="H8" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E9" s="8">
         <x:v>112484.22</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>1022.58</x:v>
+        <x:v>1511.29</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>0.91</x:v>
+        <x:v>1.34</x:v>
       </x:c>
       <x:c r="H9" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E10" s="8">
         <x:v>112484.22</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>1022.58</x:v>
+        <x:v>1511.29</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>0.91</x:v>
+        <x:v>1.34</x:v>
       </x:c>
       <x:c r="H10" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E11" s="8">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="F11" s="8">