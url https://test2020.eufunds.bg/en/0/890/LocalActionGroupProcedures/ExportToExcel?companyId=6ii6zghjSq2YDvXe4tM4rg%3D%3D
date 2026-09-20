--- v2 (2026-07-22)
+++ v3 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ec7e4453124ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07ddb6e482394ca5b989be5ed480eff7.psmdcp" Id="R606147d07e7c4e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8027bc98d86c4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5aef6bbe07d74b50a111f0447d0a00c9.psmdcp" Id="Rb1030f449dc6472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -49,51 +49,51 @@
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>Strategic plan - CLLD</x:t>
   </x:si>
   <x:si>
     <x:t>06AFSP001-01.004</x:t>
   </x:si>
   <x:si>
     <x:t>Test 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Активна</x:t>
+    <x:t>Приключила</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>