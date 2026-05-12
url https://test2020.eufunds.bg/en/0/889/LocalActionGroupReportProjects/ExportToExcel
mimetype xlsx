--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49d33387b604486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8a5444e186f4e85a96cf8c81a9f2d04.psmdcp" Id="R7667f1da4e2e4dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc675a064de0f47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/957e5f45f6be4193931133418b2cacc4.psmdcp" Id="R578ceab1d9174e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects LAG</x:t>
   </x:si>
   <x:si>
     <x:t>LAG</x:t>
   </x:si>
   <x:si>