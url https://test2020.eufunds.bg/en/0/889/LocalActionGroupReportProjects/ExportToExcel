--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc675a064de0f47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/957e5f45f6be4193931133418b2cacc4.psmdcp" Id="R578ceab1d9174e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70581682f9c4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc58b2457e284017a93531ab0b2e4af5.psmdcp" Id="R8498a110515241bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects LAG</x:t>
   </x:si>
   <x:si>
     <x:t>LAG</x:t>
   </x:si>
   <x:si>