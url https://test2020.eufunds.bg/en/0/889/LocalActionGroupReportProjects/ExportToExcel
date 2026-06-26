--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb70581682f9c4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc58b2457e284017a93531ab0b2e4af5.psmdcp" Id="R8498a110515241bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4709227ab34ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ddb05802c65479e820a2855c7b81d38.psmdcp" Id="Rcb41a6b0f12a4d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects LAG</x:t>
   </x:si>
   <x:si>
     <x:t>LAG</x:t>
   </x:si>
   <x:si>