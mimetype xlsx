--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4709227ab34ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ddb05802c65479e820a2855c7b81d38.psmdcp" Id="Rcb41a6b0f12a4d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac7623ab7384073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fe6ad8c108b41a3a74f2fbfb117d80a.psmdcp" Id="Rac0cdc95e7994250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects LAG</x:t>
   </x:si>
   <x:si>
     <x:t>LAG</x:t>
   </x:si>
   <x:si>