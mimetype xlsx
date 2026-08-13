--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac7623ab7384073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fe6ad8c108b41a3a74f2fbfb117d80a.psmdcp" Id="Rac0cdc95e7994250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971f3374989942ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3945bdc252b54f92a21743a1ec0c91d3.psmdcp" Id="R7815fc29aafa4e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects LAG</x:t>
   </x:si>
   <x:si>
     <x:t>LAG</x:t>
   </x:si>
   <x:si>