--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3857177f9443b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/297e7b4e4c174201a460a9044d2f9ae1.psmdcp" Id="Rce79d39849944d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18aadbdc67134a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9add763a59dd42b5a13fe8f40904be90.psmdcp" Id="R8d7299b0221740a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -121,50 +121,53 @@
   <x:si>
     <x:t>ООСКП</x:t>
   </x:si>
   <x:si>
     <x:t>Двустранен фонд</x:t>
   </x:si>
   <x:si>
     <x:t>КПНС</x:t>
   </x:si>
   <x:si>
     <x:t>BG HOME AFFAIRS</x:t>
   </x:si>
   <x:si>
     <x:t>Правосъдие</x:t>
   </x:si>
   <x:si>
     <x:t>Местно развитие</x:t>
   </x:si>
   <x:si>
     <x:t>Енергетика</x:t>
   </x:si>
   <x:si>
     <x:t>ПОТ</x:t>
   </x:si>
   <x:si>
+    <x:t>НПВУ</x:t>
+  </x:si>
+  <x:si>
     <x:t>Общо НФМ:</x:t>
   </x:si>
   <x:si>
     <x:t>ОПХ</x:t>
   </x:si>
   <x:si>
     <x:t>ЕЕМС</x:t>
   </x:si>
   <x:si>
     <x:t>Тест-1</x:t>
   </x:si>
   <x:si>
     <x:t>Тест Жоро</x:t>
   </x:si>
   <x:si>
     <x:t>ОПДАСИ</x:t>
   </x:si>
   <x:si>
     <x:t>TESTT</x:t>
   </x:si>
   <x:si>
     <x:t>Общо Б.Г.:</x:t>
   </x:si>
   <x:si>
     <x:t>ПВУ</x:t>
@@ -206,53 +209,50 @@
     <x:t>ПРР 2027</x:t>
   </x:si>
   <x:si>
     <x:t>ТВ</x:t>
   </x:si>
   <x:si>
     <x:t>РИС</x:t>
   </x:si>
   <x:si>
     <x:t>ПМДРА 2027</x:t>
   </x:si>
   <x:si>
     <x:t>ИПОП</x:t>
   </x:si>
   <x:si>
     <x:t>IPNP</x:t>
   </x:si>
   <x:si>
     <x:t>ПАТ2024</x:t>
   </x:si>
   <x:si>
     <x:t>ОИЦ 2027</x:t>
   </x:si>
   <x:si>
     <x:t>СПРЗСР-ВОМР</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ИСУН 2030</x:t>
   </x:si>
   <x:si>
     <x:t>Общо ЕФСУ 2021:</x:t>
   </x:si>
   <x:si>
     <x:t>Тест ПВУ</x:t>
   </x:si>
   <x:si>
     <x:t>Общо Тест ПВУ:</x:t>
   </x:si>
   <x:si>
     <x:t>Резерв за приспособяване</x:t>
   </x:si>
   <x:si>
     <x:t>Общо Без група:</x:t>
   </x:si>
   <x:si>
     <x:t>ПРБФВС</x:t>
   </x:si>
   <x:si>
     <x:t>ПРБФУМИ</x:t>
   </x:si>
   <x:si>
     <x:t>ПРБИУГВП</x:t>
   </x:si>
@@ -1937,1343 +1937,1343 @@
       </x:c>
       <x:c r="L28" s="9">
         <x:v>-0</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>-511.29</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>209389938.29</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>162855769.68</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>46534168.61</x:v>
       </x:c>
       <x:c r="E29" s="10">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>22380188.59</x:v>
+        <x:v>22390414.43</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>18564219.6</x:v>
+        <x:v>18574445.44</x:v>
       </x:c>
       <x:c r="I29" s="9">
         <x:v>8.87</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>13006486.63</x:v>
+        <x:v>13016692.02</x:v>
       </x:c>
       <x:c r="K29" s="9">
         <x:v>69777.21</x:v>
       </x:c>
       <x:c r="L29" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M29" s="9">
         <x:v>55846.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
-        <x:v>413704763.6</x:v>
+        <x:v>7953091505.88</x:v>
       </x:c>
       <x:c r="C30" s="9">
-        <x:v>337246011.23</x:v>
+        <x:v>7016435630.89</x:v>
       </x:c>
       <x:c r="D30" s="9">
-        <x:v>76458752.37</x:v>
+        <x:v>936655874.99</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>349</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>91</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>53621759.57</x:v>
+        <x:v>7170516.7</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>49271731.37</x:v>
+        <x:v>7049343.86</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>11.91</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>37794426.19</x:v>
+        <x:v>6225980.5</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>124831.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>101358.36</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
-        <x:v>12331208.74</x:v>
+        <x:v>8366796269.48</x:v>
       </x:c>
       <x:c r="C31" s="9">
-        <x:v>12331208.74</x:v>
+        <x:v>7353681642.12</x:v>
       </x:c>
       <x:c r="D31" s="9">
-        <x:v>0</x:v>
+        <x:v>1013114627.36</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>13</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>3</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1549039.03</x:v>
+        <x:v>60802502.11</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1548527.92</x:v>
+        <x:v>56331301.07</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>12.56</x:v>
+        <x:v>0.67</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1543172.86</x:v>
+        <x:v>44030612.08</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>-5332.77</x:v>
+        <x:v>124831.58</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>-0.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>-4532.86</x:v>
+        <x:v>101358.36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
-        <x:v>511291881.2</x:v>
+        <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="C32" s="9">
-        <x:v>0</x:v>
+        <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="D32" s="9">
-        <x:v>511291881.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>2077003.94</x:v>
+        <x:v>1549039.03</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>337163.89</x:v>
+        <x:v>1548527.92</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>0.07</x:v>
+        <x:v>12.56</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>0</x:v>
+        <x:v>1543172.86</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>0</x:v>
+        <x:v>-5332.77</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>0</x:v>
+        <x:v>-0.04</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>0</x:v>
+        <x:v>-4532.86</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
-        <x:v>82317992.9</x:v>
+        <x:v>511291881.2</x:v>
       </x:c>
       <x:c r="C33" s="9">
-        <x:v>59233164.45</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D33" s="9">
-        <x:v>23084828.45</x:v>
+        <x:v>511291881.2</x:v>
       </x:c>
       <x:c r="E33" s="10">
-        <x:v>4</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F33" s="10">
-        <x:v>3</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>227035.56</x:v>
+        <x:v>2077003.94</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>210044.3</x:v>
+        <x:v>337163.89</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>0.26</x:v>
+        <x:v>0.07</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>178460.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>20298.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>17253.55</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
-        <x:v>11248421.38</x:v>
+        <x:v>82317992.9</x:v>
       </x:c>
       <x:c r="C34" s="9">
-        <x:v>9561158.18</x:v>
+        <x:v>59233164.45</x:v>
       </x:c>
       <x:c r="D34" s="9">
-        <x:v>1687263.2</x:v>
+        <x:v>23084828.45</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>25564.58</x:v>
+        <x:v>227035.56</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>23008.12</x:v>
+        <x:v>210044.3</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>0.2</x:v>
+        <x:v>0.26</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>19556.91</x:v>
+        <x:v>178460.97</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>5112.92</x:v>
+        <x:v>20298.29</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>0.05</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>4473.8</x:v>
+        <x:v>17253.55</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
-        <x:v>127822970.3</x:v>
+        <x:v>11248421.38</x:v>
       </x:c>
       <x:c r="C35" s="9">
-        <x:v>63911485.15</x:v>
+        <x:v>9561158.18</x:v>
       </x:c>
       <x:c r="D35" s="9">
-        <x:v>63911485.15</x:v>
+        <x:v>1687263.2</x:v>
       </x:c>
       <x:c r="E35" s="10">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>127.82</x:v>
+        <x:v>25564.58</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>127.82</x:v>
+        <x:v>23008.12</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>63.91</x:v>
+        <x:v>19556.91</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>0</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>0</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>0</x:v>
+        <x:v>4473.8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
-        <x:v>512365594.15</x:v>
+        <x:v>127822970.3</x:v>
       </x:c>
       <x:c r="C36" s="9">
-        <x:v>435538876.08</x:v>
+        <x:v>63911485.15</x:v>
       </x:c>
       <x:c r="D36" s="9">
-        <x:v>76826718.07</x:v>
+        <x:v>63911485.15</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>0</x:v>
+        <x:v>127.82</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>0</x:v>
+        <x:v>127.82</x:v>
       </x:c>
       <x:c r="I36" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>0</x:v>
+        <x:v>63.91</x:v>
       </x:c>
       <x:c r="K36" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L36" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
-        <x:v>1257378068.67</x:v>
+        <x:v>512365594.15</x:v>
       </x:c>
       <x:c r="C37" s="9">
-        <x:v>580575892.6</x:v>
+        <x:v>435538876.08</x:v>
       </x:c>
       <x:c r="D37" s="9">
-        <x:v>676802176.07</x:v>
+        <x:v>76826718.07</x:v>
       </x:c>
       <x:c r="E37" s="10">
-        <x:v>39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F37" s="10">
-        <x:v>20</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>3878770.93</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>2118872.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>0.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1741254.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>20078.44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L37" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>17194.49</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
-        <x:v>7230039651.18</x:v>
+        <x:v>1257378068.67</x:v>
       </x:c>
       <x:c r="C38" s="9">
-        <x:v>6174128861.39</x:v>
+        <x:v>580575892.6</x:v>
       </x:c>
       <x:c r="D38" s="9">
-        <x:v>1055910789.79</x:v>
+        <x:v>676802176.07</x:v>
       </x:c>
       <x:c r="E38" s="10">
-        <x:v>32222</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>99</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>1677520143.35</x:v>
+        <x:v>3878770.93</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>1670848483.35</x:v>
+        <x:v>2118872.05</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>23.11</x:v>
+        <x:v>0.17</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>1564277924.6</x:v>
+        <x:v>1741254.65</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>1631489.76</x:v>
+        <x:v>20078.44</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>1408253.14</x:v>
+        <x:v>17194.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
-        <x:v>15000000</x:v>
+        <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="9">
-        <x:v>10000000</x:v>
+        <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="9">
-        <x:v>5000000</x:v>
+        <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>1</x:v>
+        <x:v>28231</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>1</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>7811000</x:v>
+        <x:v>1677605053.58</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>7750000</x:v>
+        <x:v>1670933393.6</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>51.67</x:v>
+        <x:v>23.11</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>4650000</x:v>
+        <x:v>1564305174.71</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>2475.6</x:v>
+        <x:v>1153982.55</x:v>
       </x:c>
       <x:c r="L39" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>1485.35</x:v>
+        <x:v>970146.94</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
-        <x:v>7245039651.18</x:v>
+        <x:v>15000000</x:v>
       </x:c>
       <x:c r="C40" s="9">
-        <x:v>6184128861.39</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="D40" s="9">
-        <x:v>1060910789.79</x:v>
+        <x:v>5000000</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>32223</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="10">
-        <x:v>100</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>1685331143.35</x:v>
+        <x:v>8263000</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>1678598483.35</x:v>
+        <x:v>8190000</x:v>
       </x:c>
       <x:c r="I40" s="9">
-        <x:v>23.17</x:v>
+        <x:v>54.6</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>1568927924.6</x:v>
+        <x:v>4970000</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>1633965.36</x:v>
+        <x:v>5120.31</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>0.02</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>1409738.49</x:v>
+        <x:v>3152.17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
-        <x:v>22008171.69</x:v>
+        <x:v>7245039651.18</x:v>
       </x:c>
       <x:c r="C41" s="9">
-        <x:v>20473650.81</x:v>
+        <x:v>6184128861.39</x:v>
       </x:c>
       <x:c r="D41" s="9">
-        <x:v>1534520.88</x:v>
+        <x:v>1060910789.79</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>91</x:v>
+        <x:v>28232</x:v>
       </x:c>
       <x:c r="F41" s="10">
-        <x:v>33</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>47962388.44</x:v>
+        <x:v>1685868053.58</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>47772538.27</x:v>
+        <x:v>1679123393.6</x:v>
       </x:c>
       <x:c r="I41" s="9">
-        <x:v>217.07</x:v>
+        <x:v>23.18</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>46612625.33</x:v>
+        <x:v>1569275174.71</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>3450726.64</x:v>
+        <x:v>1159102.86</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>15.68</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>2241232.15</x:v>
+        <x:v>973299.11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
-        <x:v>454531069.89</x:v>
+        <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C42" s="9">
-        <x:v>382006782.5</x:v>
+        <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D42" s="9">
-        <x:v>72524287.39</x:v>
+        <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>70</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>10753575.51</x:v>
+        <x:v>47962388.44</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>10650846.78</x:v>
+        <x:v>47772538.27</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>2.34</x:v>
+        <x:v>217.07</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>7516723.2</x:v>
+        <x:v>46612625.33</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>62276.39</x:v>
+        <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>0.01</x:v>
+        <x:v>15.68</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>51617.28</x:v>
+        <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
-        <x:v>940157963</x:v>
+        <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C43" s="9">
-        <x:v>774626253</x:v>
+        <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D43" s="9">
-        <x:v>165531710</x:v>
+        <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>9</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>2</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>164697.34</x:v>
+        <x:v>11768014.64</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>164697.34</x:v>
+        <x:v>11630942.91</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>0.02</x:v>
+        <x:v>2.09</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>135051.82</x:v>
+        <x:v>8293428.04</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>0</x:v>
+        <x:v>62276.39</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>0</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>0</x:v>
+        <x:v>51617.28</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
-        <x:v>1967481886.46</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="9">
-        <x:v>1648922418.18</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="9">
-        <x:v>318559468.28</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="10">
-        <x:v>42</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F44" s="10">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G44" s="9">
-        <x:v>4881303.61</x:v>
+        <x:v>287697.34</x:v>
       </x:c>
       <x:c r="H44" s="9">
-        <x:v>4865964.85</x:v>
+        <x:v>256197.34</x:v>
       </x:c>
       <x:c r="I44" s="9">
-        <x:v>0.25</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J44" s="9">
-        <x:v>3877638.65</x:v>
+        <x:v>211298.77</x:v>
       </x:c>
       <x:c r="K44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>242075000.9</x:v>
+        <x:v>1967481886.46</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>217867499.99</x:v>
+        <x:v>1648922418.18</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>24207500.91</x:v>
+        <x:v>318559468.28</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>1</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>2578956.25</x:v>
+        <x:v>4881303.61</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>2576911.09</x:v>
+        <x:v>4865964.85</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>1.06</x:v>
+        <x:v>0.25</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>2319219.99</x:v>
+        <x:v>3877638.65</x:v>
       </x:c>
       <x:c r="K45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
-        <x:v>1901163532</x:v>
+        <x:v>242075000.9</x:v>
       </x:c>
       <x:c r="C46" s="9">
-        <x:v>1615989000</x:v>
+        <x:v>217867499.99</x:v>
       </x:c>
       <x:c r="D46" s="9">
-        <x:v>285174532</x:v>
+        <x:v>24207500.91</x:v>
       </x:c>
       <x:c r="E46" s="10">
-        <x:v>8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F46" s="10">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G46" s="9">
-        <x:v>2169281.07</x:v>
+        <x:v>2578956.25</x:v>
       </x:c>
       <x:c r="H46" s="9">
-        <x:v>1850363.27</x:v>
+        <x:v>2576911.09</x:v>
       </x:c>
       <x:c r="I46" s="9">
-        <x:v>0.1</x:v>
+        <x:v>1.06</x:v>
       </x:c>
       <x:c r="J46" s="9">
-        <x:v>1839794.45</x:v>
+        <x:v>2319219.99</x:v>
       </x:c>
       <x:c r="K46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:13">
       <x:c r="A47" s="8" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B47" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C47" s="9">
-        <x:v>100279500</x:v>
+        <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D47" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>285174532</x:v>
       </x:c>
       <x:c r="E47" s="10">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="10">
-        <x:v>6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G47" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>2169281.07</x:v>
       </x:c>
       <x:c r="H47" s="9">
-        <x:v>4154181.36</x:v>
+        <x:v>1850363.27</x:v>
       </x:c>
       <x:c r="I47" s="9">
-        <x:v>3.42</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="J47" s="9">
-        <x:v>3517735.29</x:v>
+        <x:v>1839794.45</x:v>
       </x:c>
       <x:c r="K47" s="9">
-        <x:v>-288565.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L47" s="9">
-        <x:v>-0.24</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="9">
-        <x:v>-238204.47</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="8" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B48" s="9">
-        <x:v>1673789065</x:v>
+        <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C48" s="9">
-        <x:v>1393849182</x:v>
+        <x:v>100279500</x:v>
       </x:c>
       <x:c r="D48" s="9">
-        <x:v>279939883</x:v>
+        <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E48" s="10">
-        <x:v>5</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="10">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="G48" s="9">
-        <x:v>1037922.52</x:v>
+        <x:v>4304181.36</x:v>
       </x:c>
       <x:c r="H48" s="9">
-        <x:v>731147.39</x:v>
+        <x:v>4304181.36</x:v>
       </x:c>
       <x:c r="I48" s="9">
-        <x:v>0.04</x:v>
+        <x:v>3.54</x:v>
       </x:c>
       <x:c r="J48" s="9">
-        <x:v>618407.53</x:v>
+        <x:v>3633985.29</x:v>
       </x:c>
       <x:c r="K48" s="9">
-        <x:v>0</x:v>
+        <x:v>-288565.04</x:v>
       </x:c>
       <x:c r="L48" s="9">
-        <x:v>0</x:v>
+        <x:v>-0.24</x:v>
       </x:c>
       <x:c r="M48" s="9">
-        <x:v>0</x:v>
+        <x:v>-238204.47</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
-        <x:v>1085152565</x:v>
+        <x:v>1673789065</x:v>
       </x:c>
       <x:c r="C49" s="9">
-        <x:v>885510000</x:v>
+        <x:v>1393849182</x:v>
       </x:c>
       <x:c r="D49" s="9">
-        <x:v>199642565</x:v>
+        <x:v>279939883</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F49" s="10">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G49" s="9">
-        <x:v>310705.98</x:v>
+        <x:v>1037922.52</x:v>
       </x:c>
       <x:c r="H49" s="9">
-        <x:v>305510.98</x:v>
+        <x:v>731147.39</x:v>
       </x:c>
       <x:c r="I49" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="J49" s="9">
-        <x:v>232985.11</x:v>
+        <x:v>618407.53</x:v>
       </x:c>
       <x:c r="K49" s="9">
-        <x:v>5341.57</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
-        <x:v>4139.72</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
-        <x:v>3175060538</x:v>
+        <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C50" s="9">
-        <x:v>2794508480</x:v>
+        <x:v>885510000</x:v>
       </x:c>
       <x:c r="D50" s="9">
-        <x:v>380552058</x:v>
+        <x:v>199642565</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>13</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>14389186.96</x:v>
+        <x:v>310705.98</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>14238847.91</x:v>
+        <x:v>305510.98</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0.45</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="J50" s="9">
-        <x:v>12273204.84</x:v>
+        <x:v>232985.11</x:v>
       </x:c>
       <x:c r="K50" s="9">
-        <x:v>-519993.07</x:v>
+        <x:v>4122.21</x:v>
       </x:c>
       <x:c r="L50" s="9">
-        <x:v>-0.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
-        <x:v>-360590</x:v>
+        <x:v>3286.17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
-        <x:v>15377140.03</x:v>
+        <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C51" s="9">
-        <x:v>14609104.4</x:v>
+        <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D51" s="9">
-        <x:v>768035.63</x:v>
+        <x:v>380552058</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>0</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F51" s="10">
-        <x:v>0</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G51" s="9">
-        <x:v>0</x:v>
+        <x:v>14389186.96</x:v>
       </x:c>
       <x:c r="H51" s="9">
-        <x:v>0</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="I51" s="9">
-        <x:v>0</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="J51" s="9">
-        <x:v>0</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="K51" s="9">
-        <x:v>0</x:v>
+        <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="L51" s="9">
-        <x:v>0</x:v>
+        <x:v>-0.02</x:v>
       </x:c>
       <x:c r="M51" s="9">
-        <x:v>0</x:v>
+        <x:v>-360590</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
-        <x:v>6344109.66</x:v>
+        <x:v>15377140.03</x:v>
       </x:c>
       <x:c r="C52" s="9">
-        <x:v>5769928.86</x:v>
+        <x:v>14609104.4</x:v>
       </x:c>
       <x:c r="D52" s="9">
-        <x:v>574180.8</x:v>
+        <x:v>768035.63</x:v>
       </x:c>
       <x:c r="E52" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F52" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
-        <x:v>121347707.22</x:v>
+        <x:v>6344109.66</x:v>
       </x:c>
       <x:c r="C53" s="9">
-        <x:v>84943395.05</x:v>
+        <x:v>5769928.86</x:v>
       </x:c>
       <x:c r="D53" s="9">
-        <x:v>36404312.17</x:v>
+        <x:v>574180.8</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F53" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
-        <x:v>5112918.81</x:v>
+        <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C54" s="9">
-        <x:v>0</x:v>
+        <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D54" s="9">
-        <x:v>5112918.81</x:v>
+        <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E54" s="10">
-        <x:v>16</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="10">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G54" s="9">
-        <x:v>1233338.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H54" s="9">
-        <x:v>1233338.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I54" s="9">
-        <x:v>24.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L54" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="8" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B55" s="9">
         <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="C55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D55" s="9">
         <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="E55" s="10">
-        <x:v>1</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F55" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G55" s="9">
-        <x:v>0</x:v>
+        <x:v>1233338.28</x:v>
       </x:c>
       <x:c r="H55" s="9">
-        <x:v>0</x:v>
+        <x:v>1233338.28</x:v>
       </x:c>
       <x:c r="I55" s="9">
-        <x:v>0</x:v>
+        <x:v>24.12</x:v>
       </x:c>
       <x:c r="J55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L55" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="8" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B56" s="9">
-        <x:v>2230654202</x:v>
+        <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="C56" s="9">
-        <x:v>1882046954</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D56" s="9">
-        <x:v>348607248</x:v>
+        <x:v>5112918.81</x:v>
       </x:c>
       <x:c r="E56" s="10">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="10">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G56" s="9">
-        <x:v>173529.37</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H56" s="9">
-        <x:v>172890.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I56" s="9">
-        <x:v>0.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J56" s="9">
-        <x:v>138415.95</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K56" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L56" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B57" s="9">
-        <x:v>0</x:v>
+        <x:v>2230654202</x:v>
       </x:c>
       <x:c r="C57" s="9">
-        <x:v>0</x:v>
+        <x:v>1882046954</x:v>
       </x:c>
       <x:c r="D57" s="9">
-        <x:v>0</x:v>
+        <x:v>348607248</x:v>
       </x:c>
       <x:c r="E57" s="10">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F57" s="10">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G57" s="9">
-        <x:v>0</x:v>
+        <x:v>173529.37</x:v>
       </x:c>
       <x:c r="H57" s="9">
-        <x:v>0</x:v>
+        <x:v>172890.26</x:v>
       </x:c>
       <x:c r="I57" s="9">
-        <x:v>0</x:v>
+        <x:v>0.01</x:v>
       </x:c>
       <x:c r="J57" s="9">
-        <x:v>0</x:v>
+        <x:v>138415.95</x:v>
       </x:c>
       <x:c r="K57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
-        <x:v>60000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C58" s="9">
-        <x:v>50000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D58" s="9">
-        <x:v>10000000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E58" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F58" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
-        <x:v>219855509</x:v>
+        <x:v>60000000</x:v>
       </x:c>
       <x:c r="C59" s="9">
-        <x:v>186081250</x:v>
+        <x:v>50000000</x:v>
       </x:c>
       <x:c r="D59" s="9">
-        <x:v>33774259</x:v>
+        <x:v>10000000</x:v>
       </x:c>
       <x:c r="E59" s="10">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F59" s="10">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G59" s="9">
-        <x:v>76000</x:v>
+        <x:v>1300000</x:v>
       </x:c>
       <x:c r="H59" s="9">
-        <x:v>76000</x:v>
+        <x:v>925000</x:v>
       </x:c>
       <x:c r="I59" s="9">
-        <x:v>0.03</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="J59" s="9">
-        <x:v>72382.4</x:v>
+        <x:v>786250</x:v>
       </x:c>
       <x:c r="K59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="9">
-        <x:v>14246704637.48</x:v>
+        <x:v>14127598347.48</x:v>
       </x:c>
       <x:c r="C60" s="9">
-        <x:v>12057483398.79</x:v>
+        <x:v>11971691205.11</x:v>
       </x:c>
       <x:c r="D60" s="9">
-        <x:v>2189221238.69</x:v>
+        <x:v>2155907142.37</x:v>
       </x:c>
       <x:c r="E60" s="10">
-        <x:v>317</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F60" s="10">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G60" s="9">
-        <x:v>89885066.69</x:v>
+        <x:v>92396505.82</x:v>
       </x:c>
       <x:c r="H60" s="9">
-        <x:v>88793237.78</x:v>
+        <x:v>90863833.91</x:v>
       </x:c>
       <x:c r="I60" s="9">
-        <x:v>0.62</x:v>
+        <x:v>0.64</x:v>
       </x:c>
       <x:c r="J60" s="9">
-        <x:v>79154184.56</x:v>
+        <x:v>80837253.95</x:v>
       </x:c>
       <x:c r="K60" s="9">
-        <x:v>2709786.49</x:v>
+        <x:v>2708567.13</x:v>
       </x:c>
       <x:c r="L60" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M60" s="9">
-        <x:v>1698194.68</x:v>
+        <x:v>1697341.13</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
         <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C61" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D61" s="9">
         <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E61" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F61" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G61" s="9">
         <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H61" s="9">
@@ -4508,84 +4508,84 @@
       </x:c>
       <x:c r="H91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L91" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:13">
       <x:c r="A92" s="8" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B92" s="9">
-        <x:v>556964095133.18</x:v>
+        <x:v>564798080349.06</x:v>
       </x:c>
       <x:c r="C92" s="9">
-        <x:v>472237758469.19</x:v>
+        <x:v>479168401906.4</x:v>
       </x:c>
       <x:c r="D92" s="9">
-        <x:v>84726336663.99</x:v>
+        <x:v>85629678442.66</x:v>
       </x:c>
       <x:c r="E92" s="10">
-        <x:v>48843</x:v>
+        <x:v>44894</x:v>
       </x:c>
       <x:c r="F92" s="10">
-        <x:v>17356</x:v>
+        <x:v>17364</x:v>
       </x:c>
       <x:c r="G92" s="9">
-        <x:v>13401289495.4</x:v>
+        <x:v>13411518587.3</x:v>
       </x:c>
       <x:c r="H92" s="9">
-        <x:v>11891917507.43</x:v>
+        <x:v>11901572583.51</x:v>
       </x:c>
       <x:c r="I92" s="9">
-        <x:v>2.14</x:v>
+        <x:v>2.11</x:v>
       </x:c>
       <x:c r="J92" s="9">
-        <x:v>10125756566.56</x:v>
+        <x:v>10134023071.95</x:v>
       </x:c>
       <x:c r="K92" s="9">
-        <x:v>8121013460.04</x:v>
+        <x:v>8120537378.18</x:v>
       </x:c>
       <x:c r="L92" s="9">
-        <x:v>1.46</x:v>
+        <x:v>1.44</x:v>
       </x:c>
       <x:c r="M92" s="9">
-        <x:v>6777131152.68</x:v>
+        <x:v>6776693859.75</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="94" spans="1:13">
       <x:c r="A94" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:13">
       <x:c r="A96" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:13">
       <x:c r="A97" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">