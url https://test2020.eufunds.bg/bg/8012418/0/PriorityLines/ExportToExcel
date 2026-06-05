--- v0 (2026-05-12)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9623e12307f46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f45db56e3bf4f2dac20c36d155538a2.psmdcp" Id="R7de8463d1f734e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038d9f7ca26542bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d86c48e21c641e492bc5329c83de387.psmdcp" Id="Ra88a214925a64937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>