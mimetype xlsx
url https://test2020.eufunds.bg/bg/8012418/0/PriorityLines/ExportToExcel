--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038d9f7ca26542bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d86c48e21c641e492bc5329c83de387.psmdcp" Id="Ra88a214925a64937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8db59c3b37490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59385f9081854eb28bf8f7e7ec232e06.psmdcp" Id="R71f756fbdf804cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>