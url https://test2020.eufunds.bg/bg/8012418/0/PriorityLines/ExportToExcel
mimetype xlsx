--- v2 (2026-06-26)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8db59c3b37490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59385f9081854eb28bf8f7e7ec232e06.psmdcp" Id="R71f756fbdf804cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6176f46cb7c6470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1014a1eedf7483e838881cf6963824f.psmdcp" Id="R8dbda6384e8d4d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>