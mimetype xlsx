--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6176f46cb7c6470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1014a1eedf7483e838881cf6963824f.psmdcp" Id="R8dbda6384e8d4d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree73253310fc4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbf1e6e6fce14f3cbc05cb6a9d8867e9.psmdcp" Id="R5a28031c11214743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>