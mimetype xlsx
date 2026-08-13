--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree73253310fc4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbf1e6e6fce14f3cbc05cb6a9d8867e9.psmdcp" Id="R5a28031c11214743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbb262686af4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be4ad07214f44489c40dac7a2be41ed.psmdcp" Id="R74e2dc126e7f4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>