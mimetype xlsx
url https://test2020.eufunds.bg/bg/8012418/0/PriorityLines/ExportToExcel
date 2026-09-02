--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbb262686af4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be4ad07214f44489c40dac7a2be41ed.psmdcp" Id="R74e2dc126e7f4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c08cdfade844806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c565c0813374aa7a73d9286ac68d083.psmdcp" Id="R521b17be94e84065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>