--- v0 (2026-05-12)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ce8ed961954b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/676293c111f945d08508040585138661.psmdcp" Id="R3a1ba80fface4aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544169723b0b4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c88efd367834750827ca2162d4d3b59.psmdcp" Id="R95a671bffa034790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>