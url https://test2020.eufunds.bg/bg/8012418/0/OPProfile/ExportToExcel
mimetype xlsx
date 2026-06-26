--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544169723b0b4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c88efd367834750827ca2162d4d3b59.psmdcp" Id="R95a671bffa034790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f3b250cabd4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b4ccbdb09594b0da1bf95c17a7a10ba.psmdcp" Id="Rbdfb1158a20f4155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>