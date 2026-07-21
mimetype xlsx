--- v2 (2026-06-26)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f3b250cabd4806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b4ccbdb09594b0da1bf95c17a7a10ba.psmdcp" Id="Rbdfb1158a20f4155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbaefbd4fc4e453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1db3f2a683b94867ac648772a3ea5537.psmdcp" Id="Ra3f245a63e3847da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>