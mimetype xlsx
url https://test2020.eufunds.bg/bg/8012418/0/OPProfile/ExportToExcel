--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbaefbd4fc4e453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1db3f2a683b94867ac648772a3ea5537.psmdcp" Id="Ra3f245a63e3847da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dc0c1988c34233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab3b24e71213480d8b3d43a6b9a31c6d.psmdcp" Id="Reacbc6ec7fb74fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>