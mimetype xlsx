--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dc0c1988c34233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab3b24e71213480d8b3d43a6b9a31c6d.psmdcp" Id="Reacbc6ec7fb74fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra693efd7a187490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47831068f35b4c2f8934b835a7b8fe3b.psmdcp" Id="R9e007e536b9a4389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>