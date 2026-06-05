--- v0 (2026-05-12)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a85dba69e30471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54552946a3d541108004eddcf3d24eb9.psmdcp" Id="Rcafae10428de4ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732ef5b1fe4b46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e93e4282547d43069716283a58baac8e.psmdcp" Id="R8a24b33587f041d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>