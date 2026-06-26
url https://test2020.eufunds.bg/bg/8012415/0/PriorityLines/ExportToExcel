--- v1 (2026-06-05)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732ef5b1fe4b46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e93e4282547d43069716283a58baac8e.psmdcp" Id="R8a24b33587f041d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebc7fda4703454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f79c02d7d7443cea7d53b9b6b54e17a.psmdcp" Id="R29671ca6e32d4efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>