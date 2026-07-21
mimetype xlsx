--- v2 (2026-06-26)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebc7fda4703454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f79c02d7d7443cea7d53b9b6b54e17a.psmdcp" Id="R29671ca6e32d4efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e69f6e473724e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e45ee72fb0d47e1ba37447820a970f5.psmdcp" Id="R5bfc73f6a60f4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>