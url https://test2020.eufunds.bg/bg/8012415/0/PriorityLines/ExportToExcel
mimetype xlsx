--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e69f6e473724e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e45ee72fb0d47e1ba37447820a970f5.psmdcp" Id="R5bfc73f6a60f4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c733a3aa0c45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71948b1580464ab9af7819d391458066.psmdcp" Id="Rb1d5ef416aa0479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>