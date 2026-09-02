--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c733a3aa0c45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71948b1580464ab9af7819d391458066.psmdcp" Id="Rb1d5ef416aa0479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab82e19f23540b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/777f25809f52466cb39bd0eb5a7f3280.psmdcp" Id="Rf59e9ea335af4233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>