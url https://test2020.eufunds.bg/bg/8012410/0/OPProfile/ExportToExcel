--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f7db137f344a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8cdb9f155334f5c8cd571f5d26e7b40.psmdcp" Id="R98541d72e5c5478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656f916b40ce452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09feecad8851414cbcbc891dc7b2864d.psmdcp" Id="R61c9fdb30f21419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1869,217 +1869,217 @@
       </x:c>
       <x:c r="H53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B54" s="4">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C54" s="4">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D54" s="4">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E54" s="4">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="F54" s="4">
-        <x:v>0</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G54" s="4">
-        <x:v>0</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="H54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B55" s="4">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C55" s="4">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D55" s="4">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E55" s="4">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="F55" s="4">
-        <x:v>0</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G55" s="4">
-        <x:v>0</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="H55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B56" s="4">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C56" s="4">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D56" s="4">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E56" s="4">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="F56" s="4">
-        <x:v>0</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G56" s="4">
-        <x:v>0</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="H56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B57" s="4">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C57" s="4">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D57" s="4">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E57" s="4">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>0</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G57" s="4">
-        <x:v>0</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="H57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="4">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C58" s="4">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D58" s="4">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E58" s="4">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>0</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G58" s="4">
-        <x:v>0</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="H58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B59" s="6">
         <x:v>219855509</x:v>
       </x:c>
       <x:c r="C59" s="6">
         <x:v>186081250</x:v>
       </x:c>
       <x:c r="D59" s="6">
         <x:v>33774259</x:v>
       </x:c>
       <x:c r="E59" s="6">
-        <x:v>0</x:v>
+        <x:v>76000</x:v>
       </x:c>
       <x:c r="F59" s="6">
-        <x:v>0</x:v>
+        <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G59" s="6">
-        <x:v>0</x:v>
+        <x:v>0.03</x:v>
       </x:c>
       <x:c r="H59" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I59" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="0" t="s">
         <x:v>40</x:v>