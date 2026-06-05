--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656f916b40ce452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09feecad8851414cbcbc891dc7b2864d.psmdcp" Id="R61c9fdb30f21419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fb71a861824945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee2e74ee773d4483878916efdc35b015.psmdcp" Id="R791be8f503e34594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>