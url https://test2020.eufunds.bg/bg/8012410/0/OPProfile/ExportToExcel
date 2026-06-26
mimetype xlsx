--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fb71a861824945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee2e74ee773d4483878916efdc35b015.psmdcp" Id="R791be8f503e34594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad6348d1e6d42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b64b05968ca8455c944c5b2e5d57bb80.psmdcp" Id="R9967a3a8e92c4d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>