--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad6348d1e6d42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b64b05968ca8455c944c5b2e5d57bb80.psmdcp" Id="R9967a3a8e92c4d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf241e9d3291049ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73a216a716a94242ae7f82e0307ad722.psmdcp" Id="R9d714798ec494afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1084,60 +1084,60 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E23" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B24" s="4">
-        <x:v>97347356</x:v>
+        <x:v>98782024</x:v>
       </x:c>
       <x:c r="C24" s="4">
         <x:v>88733894</x:v>
       </x:c>
       <x:c r="D24" s="4">
-        <x:v>33774259</x:v>
+        <x:v>34045197</x:v>
       </x:c>
       <x:c r="E24" s="4">
-        <x:v>219855509</x:v>
+        <x:v>221561115</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E25" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B26" s="4">
         <x:v>0</x:v>
@@ -1169,60 +1169,60 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E28" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B29" s="6">
-        <x:v>97347356</x:v>
+        <x:v>98782024</x:v>
       </x:c>
       <x:c r="C29" s="6">
         <x:v>88733894</x:v>
       </x:c>
       <x:c r="D29" s="6">
-        <x:v>33774259</x:v>
+        <x:v>34045197</x:v>
       </x:c>
       <x:c r="E29" s="6">
-        <x:v>219855509</x:v>
+        <x:v>221561115</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13" ht="45" customHeight="1"/>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="1"/>
       <x:c r="C31" s="1"/>
       <x:c r="D31" s="1"/>
       <x:c r="E31" s="1"/>
       <x:c r="F31" s="1"/>
       <x:c r="G31" s="1"/>
       <x:c r="H31" s="1"/>
       <x:c r="I31" s="1"/>
       <x:c r="J31" s="1"/>
     </x:row>
     <x:row r="32" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B33" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
@@ -1860,217 +1860,217 @@
       </x:c>
       <x:c r="E53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B54" s="4">
-        <x:v>219855509</x:v>
+        <x:v>221561115</x:v>
       </x:c>
       <x:c r="C54" s="4">
-        <x:v>186081250</x:v>
+        <x:v>187515918</x:v>
       </x:c>
       <x:c r="D54" s="4">
-        <x:v>33774259</x:v>
+        <x:v>34045197</x:v>
       </x:c>
       <x:c r="E54" s="4">
         <x:v>76000</x:v>
       </x:c>
       <x:c r="F54" s="4">
         <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G54" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B55" s="4">
-        <x:v>219855509</x:v>
+        <x:v>221561115</x:v>
       </x:c>
       <x:c r="C55" s="4">
-        <x:v>186081250</x:v>
+        <x:v>187515918</x:v>
       </x:c>
       <x:c r="D55" s="4">
-        <x:v>33774259</x:v>
+        <x:v>34045197</x:v>
       </x:c>
       <x:c r="E55" s="4">
         <x:v>76000</x:v>
       </x:c>
       <x:c r="F55" s="4">
         <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G55" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B56" s="4">
-        <x:v>219855509</x:v>
+        <x:v>221561115</x:v>
       </x:c>
       <x:c r="C56" s="4">
-        <x:v>186081250</x:v>
+        <x:v>187515918</x:v>
       </x:c>
       <x:c r="D56" s="4">
-        <x:v>33774259</x:v>
+        <x:v>34045197</x:v>
       </x:c>
       <x:c r="E56" s="4">
         <x:v>76000</x:v>
       </x:c>
       <x:c r="F56" s="4">
         <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G56" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B57" s="4">
-        <x:v>219855509</x:v>
+        <x:v>221561115</x:v>
       </x:c>
       <x:c r="C57" s="4">
-        <x:v>186081250</x:v>
+        <x:v>187515918</x:v>
       </x:c>
       <x:c r="D57" s="4">
-        <x:v>33774259</x:v>
+        <x:v>34045197</x:v>
       </x:c>
       <x:c r="E57" s="4">
         <x:v>76000</x:v>
       </x:c>
       <x:c r="F57" s="4">
         <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G57" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="4">
-        <x:v>219855509</x:v>
+        <x:v>221561115</x:v>
       </x:c>
       <x:c r="C58" s="4">
-        <x:v>186081250</x:v>
+        <x:v>187515918</x:v>
       </x:c>
       <x:c r="D58" s="4">
-        <x:v>33774259</x:v>
+        <x:v>34045197</x:v>
       </x:c>
       <x:c r="E58" s="4">
         <x:v>76000</x:v>
       </x:c>
       <x:c r="F58" s="4">
         <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G58" s="4">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B59" s="6">
-        <x:v>219855509</x:v>
+        <x:v>221561115</x:v>
       </x:c>
       <x:c r="C59" s="6">
-        <x:v>186081250</x:v>
+        <x:v>187515918</x:v>
       </x:c>
       <x:c r="D59" s="6">
-        <x:v>33774259</x:v>
+        <x:v>34045197</x:v>
       </x:c>
       <x:c r="E59" s="6">
         <x:v>76000</x:v>
       </x:c>
       <x:c r="F59" s="6">
         <x:v>72382.4</x:v>
       </x:c>
       <x:c r="G59" s="6">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="H59" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I59" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>