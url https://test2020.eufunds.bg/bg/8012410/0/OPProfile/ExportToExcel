--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf241e9d3291049ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73a216a716a94242ae7f82e0307ad722.psmdcp" Id="R9d714798ec494afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aab6354a16c45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fabde55458d74b94a4b6d0f0ea9b04ca.psmdcp" Id="R09a96560c749478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>