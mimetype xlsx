--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aab6354a16c45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fabde55458d74b94a4b6d0f0ea9b04ca.psmdcp" Id="R09a96560c749478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e79862db05e41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd15fbd2504045fdae69d33c28e13492.psmdcp" Id="R77ba78d3d3a14760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -1869,217 +1869,217 @@
       </x:c>
       <x:c r="H53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B54" s="4">
         <x:v>221561115</x:v>
       </x:c>
       <x:c r="C54" s="4">
         <x:v>187515918</x:v>
       </x:c>
       <x:c r="D54" s="4">
         <x:v>34045197</x:v>
       </x:c>
       <x:c r="E54" s="4">
-        <x:v>76000</x:v>
+        <x:v>3286000</x:v>
       </x:c>
       <x:c r="F54" s="4">
-        <x:v>72382.4</x:v>
+        <x:v>3072382.4</x:v>
       </x:c>
       <x:c r="G54" s="4">
-        <x:v>0.03</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="H54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B55" s="4">
         <x:v>221561115</x:v>
       </x:c>
       <x:c r="C55" s="4">
         <x:v>187515918</x:v>
       </x:c>
       <x:c r="D55" s="4">
         <x:v>34045197</x:v>
       </x:c>
       <x:c r="E55" s="4">
-        <x:v>76000</x:v>
+        <x:v>3286000</x:v>
       </x:c>
       <x:c r="F55" s="4">
-        <x:v>72382.4</x:v>
+        <x:v>3072382.4</x:v>
       </x:c>
       <x:c r="G55" s="4">
-        <x:v>0.03</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="H55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B56" s="4">
         <x:v>221561115</x:v>
       </x:c>
       <x:c r="C56" s="4">
         <x:v>187515918</x:v>
       </x:c>
       <x:c r="D56" s="4">
         <x:v>34045197</x:v>
       </x:c>
       <x:c r="E56" s="4">
-        <x:v>76000</x:v>
+        <x:v>3286000</x:v>
       </x:c>
       <x:c r="F56" s="4">
-        <x:v>72382.4</x:v>
+        <x:v>3072382.4</x:v>
       </x:c>
       <x:c r="G56" s="4">
-        <x:v>0.03</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="H56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B57" s="4">
         <x:v>221561115</x:v>
       </x:c>
       <x:c r="C57" s="4">
         <x:v>187515918</x:v>
       </x:c>
       <x:c r="D57" s="4">
         <x:v>34045197</x:v>
       </x:c>
       <x:c r="E57" s="4">
-        <x:v>76000</x:v>
+        <x:v>3286000</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>72382.4</x:v>
+        <x:v>3072382.4</x:v>
       </x:c>
       <x:c r="G57" s="4">
-        <x:v>0.03</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="H57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="4">
         <x:v>221561115</x:v>
       </x:c>
       <x:c r="C58" s="4">
         <x:v>187515918</x:v>
       </x:c>
       <x:c r="D58" s="4">
         <x:v>34045197</x:v>
       </x:c>
       <x:c r="E58" s="4">
-        <x:v>76000</x:v>
+        <x:v>3286000</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>72382.4</x:v>
+        <x:v>3072382.4</x:v>
       </x:c>
       <x:c r="G58" s="4">
-        <x:v>0.03</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="H58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B59" s="6">
         <x:v>221561115</x:v>
       </x:c>
       <x:c r="C59" s="6">
         <x:v>187515918</x:v>
       </x:c>
       <x:c r="D59" s="6">
         <x:v>34045197</x:v>
       </x:c>
       <x:c r="E59" s="6">
-        <x:v>76000</x:v>
+        <x:v>3286000</x:v>
       </x:c>
       <x:c r="F59" s="6">
-        <x:v>72382.4</x:v>
+        <x:v>3072382.4</x:v>
       </x:c>
       <x:c r="G59" s="6">
-        <x:v>0.03</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="H59" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I59" s="6">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="0" t="s">
         <x:v>40</x:v>