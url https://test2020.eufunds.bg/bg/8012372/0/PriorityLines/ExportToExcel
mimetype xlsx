--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15580b857dc64d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/81b635b840184c9cbf87b265668cad59.psmdcp" Id="Radca22c27a4c4600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39eb4f76d9da4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6553dd646a76466a848761d0568497b7.psmdcp" Id="R7e6eeaf310704d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>