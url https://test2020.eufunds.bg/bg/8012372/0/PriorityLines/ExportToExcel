--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39eb4f76d9da4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6553dd646a76466a848761d0568497b7.psmdcp" Id="R7e6eeaf310704d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa34c44b70b4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8c5b7c8034846068bc20877c08f065c.psmdcp" Id="R80fef95175304102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>