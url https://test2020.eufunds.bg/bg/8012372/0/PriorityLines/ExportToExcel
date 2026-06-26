--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa34c44b70b4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8c5b7c8034846068bc20877c08f065c.psmdcp" Id="R80fef95175304102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ece758fbdd443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53682fd5407a49c6818e5eb278cf069b.psmdcp" Id="R0c3a1ead5ff84058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>