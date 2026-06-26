--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ece758fbdd443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53682fd5407a49c6818e5eb278cf069b.psmdcp" Id="R0c3a1ead5ff84058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf77067e73142af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac5a4fdafc424d96ae397b05f7282ad8.psmdcp" Id="R42615f8f4c724a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>