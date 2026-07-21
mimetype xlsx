--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf77067e73142af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac5a4fdafc424d96ae397b05f7282ad8.psmdcp" Id="R42615f8f4c724a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f380ee179934ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27630345e4d6439eae5222179f504b8e.psmdcp" Id="Re784db2b864b47eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>