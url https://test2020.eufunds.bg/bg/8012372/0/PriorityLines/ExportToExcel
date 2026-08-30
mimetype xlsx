--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f380ee179934ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27630345e4d6439eae5222179f504b8e.psmdcp" Id="Re784db2b864b47eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05ae6d7750a409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb969ef7fc83467c82855d5bc135df6e.psmdcp" Id="R1bbe83969f304bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>