--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf97c8f4d865435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4be6c43997fa46e085ca1077a05e4bea.psmdcp" Id="R97660b5c97f0403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e08ee4ca91f4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c914d8a7905c4b26b532d9fdd7315f1e.psmdcp" Id="R42c68a526aa74e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>