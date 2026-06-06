--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e08ee4ca91f4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c914d8a7905c4b26b532d9fdd7315f1e.psmdcp" Id="R42c68a526aa74e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1befd01072d640b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/584e7a7014194ccd8f05a73b73954cc9.psmdcp" Id="R37f4797092c34c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>