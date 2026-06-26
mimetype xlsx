--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1befd01072d640b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/584e7a7014194ccd8f05a73b73954cc9.psmdcp" Id="R37f4797092c34c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5dfedc1854e4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b0b85f0684461f955f64b29a0a9018.psmdcp" Id="R5cdd74b85a644976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>