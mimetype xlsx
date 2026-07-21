--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5dfedc1854e4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01b0b85f0684461f955f64b29a0a9018.psmdcp" Id="R5cdd74b85a644976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb73abb9161b413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/047c999d12e447a58f843121151c86bd.psmdcp" Id="R863d2f3a1e084f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>