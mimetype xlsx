--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb73abb9161b413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/047c999d12e447a58f843121151c86bd.psmdcp" Id="R863d2f3a1e084f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8523f1e3607496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9cbc44f3a0a4b88a966156400a2e9f0.psmdcp" Id="R268204ca142d411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>