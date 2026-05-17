--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40a38df67e54a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14bcccd6591f47b288f39820d7a9b37b.psmdcp" Id="R001fa0469e364db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5190c6bd3cc94c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d092cdf1dc724bf289c83e72b0a40b9c.psmdcp" Id="Rbdd2868a5b794baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>