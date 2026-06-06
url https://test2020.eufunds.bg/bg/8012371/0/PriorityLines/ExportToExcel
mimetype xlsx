--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5190c6bd3cc94c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d092cdf1dc724bf289c83e72b0a40b9c.psmdcp" Id="Rbdd2868a5b794baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d7e437daea493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4de02e5e9fd04ccaa3157d48d018fe97.psmdcp" Id="Rd891de6301274879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>