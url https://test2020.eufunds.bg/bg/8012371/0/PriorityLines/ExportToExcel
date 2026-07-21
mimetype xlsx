--- v2 (2026-06-06)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d7e437daea493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4de02e5e9fd04ccaa3157d48d018fe97.psmdcp" Id="Rd891de6301274879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0c8a1a839149d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3769c6c6cd7a4ca2a118da515dc69cfd.psmdcp" Id="R885716f3bf82412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>