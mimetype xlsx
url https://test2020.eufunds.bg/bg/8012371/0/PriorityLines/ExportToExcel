--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0c8a1a839149d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3769c6c6cd7a4ca2a118da515dc69cfd.psmdcp" Id="R885716f3bf82412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d27a8706274959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c32a60bdb634aebbea6e983fe98c8db.psmdcp" Id="R992770daf39747a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>