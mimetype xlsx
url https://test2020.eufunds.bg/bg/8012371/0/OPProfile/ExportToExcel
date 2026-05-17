--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed5e92971b64b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a14838a57b9f4be193ab50be8a3a7b5a.psmdcp" Id="Rea7da1c2d2684a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7e7b9f821548dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fbdc4967f5b402bbd2a301833a6eca7.psmdcp" Id="R2cbe054bd4db40e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>