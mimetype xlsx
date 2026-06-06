--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7e7b9f821548dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fbdc4967f5b402bbd2a301833a6eca7.psmdcp" Id="R2cbe054bd4db40e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61231ca66076444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1dcbf5f42c54bcebe3e5a84b5837c42.psmdcp" Id="Rf8793673c88548a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>