--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61231ca66076444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1dcbf5f42c54bcebe3e5a84b5837c42.psmdcp" Id="Rf8793673c88548a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f078ce36e9497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1217291795742b9afed65fcffc2d034.psmdcp" Id="R1db280a1f35b4931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>