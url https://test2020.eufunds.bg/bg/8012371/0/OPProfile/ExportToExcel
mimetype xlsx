--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f078ce36e9497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1217291795742b9afed65fcffc2d034.psmdcp" Id="R1db280a1f35b4931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc904363ff93745b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c311f1847f57492b8c5c8780fb6dae17.psmdcp" Id="Reff953a1c9a4415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>