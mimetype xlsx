--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc904363ff93745b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c311f1847f57492b8c5c8780fb6dae17.psmdcp" Id="Reff953a1c9a4415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7b3cf2e7994229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e2da5e58e5f4e5dabbf1ff4a2aa2dc6.psmdcp" Id="Rd27cc65d6c2246e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>