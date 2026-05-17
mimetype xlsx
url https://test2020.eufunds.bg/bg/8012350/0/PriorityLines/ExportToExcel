--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd87dd35acc43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12f58ee25dc7424aa921067c9a59ffd2.psmdcp" Id="Rbe698369b270494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d304836215847df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3745152c77d4e05bae702126a1b74ce.psmdcp" Id="Rd14292e5a2ef409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>