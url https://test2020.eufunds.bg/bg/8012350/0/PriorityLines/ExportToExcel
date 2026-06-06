--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d304836215847df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3745152c77d4e05bae702126a1b74ce.psmdcp" Id="Rd14292e5a2ef409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40f2ab936284cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7425b7ed923f44619936ef8f51e72db8.psmdcp" Id="Rfc08f827301947ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>