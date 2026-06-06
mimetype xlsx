--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40f2ab936284cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7425b7ed923f44619936ef8f51e72db8.psmdcp" Id="Rfc08f827301947ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8e0db6c790452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25c7b8747af746518381a0ece4638283.psmdcp" Id="Rf08365b1d4854d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>