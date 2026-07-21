--- v3 (2026-06-06)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8e0db6c790452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25c7b8747af746518381a0ece4638283.psmdcp" Id="Rf08365b1d4854d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffcfc3267804b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b8591db5e8842c785950a0bae142bee.psmdcp" Id="Raddad770c03748f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>