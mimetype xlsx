--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffcfc3267804b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b8591db5e8842c785950a0bae142bee.psmdcp" Id="Raddad770c03748f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8660b2b0e546b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e11244d3bf424733a32a16b5f0b31f23.psmdcp" Id="R23ba6f64359845df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>