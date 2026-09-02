--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8660b2b0e546b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e11244d3bf424733a32a16b5f0b31f23.psmdcp" Id="R23ba6f64359845df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4963498f90c04d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2b6432214ad4833b6d574bef478a504.psmdcp" Id="Ra5587321287449a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>