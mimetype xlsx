--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85112cdbaca340c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/144504492201489a88c389418f270b35.psmdcp" Id="R1c4fabd01ff4454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c10cfade664c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6005c200be646f197568a54885394ec.psmdcp" Id="R2a86792551e241b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>