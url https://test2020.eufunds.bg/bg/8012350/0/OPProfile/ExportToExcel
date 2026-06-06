--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c10cfade664c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6005c200be646f197568a54885394ec.psmdcp" Id="R2a86792551e241b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38badc3fdff540dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50aa76ee999d4dd3af529d2e3a819f05.psmdcp" Id="R6e98741c188f4842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>