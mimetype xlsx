--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38badc3fdff540dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50aa76ee999d4dd3af529d2e3a819f05.psmdcp" Id="R6e98741c188f4842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018c8f0919f44c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94f7df7cef9146d8bbfa00d29b7440c0.psmdcp" Id="Rbadd940b21b64654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>