--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018c8f0919f44c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94f7df7cef9146d8bbfa00d29b7440c0.psmdcp" Id="Rbadd940b21b64654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d457e7262584dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2aaf1819372c43acaae8c977b900b3eb.psmdcp" Id="R876317346c854886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>