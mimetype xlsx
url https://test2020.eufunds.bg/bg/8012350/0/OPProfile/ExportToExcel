--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d457e7262584dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2aaf1819372c43acaae8c977b900b3eb.psmdcp" Id="R876317346c854886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192f5634675c4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da34715dbabe462bb4b9e64b24bb771f.psmdcp" Id="R207aae386b8d4c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>