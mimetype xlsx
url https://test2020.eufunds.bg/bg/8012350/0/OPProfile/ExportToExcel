--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192f5634675c4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da34715dbabe462bb4b9e64b24bb771f.psmdcp" Id="R207aae386b8d4c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd383480c8642a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fb9e0142a2a46ef96858a612e660a18.psmdcp" Id="Rfa8780ec654d473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>