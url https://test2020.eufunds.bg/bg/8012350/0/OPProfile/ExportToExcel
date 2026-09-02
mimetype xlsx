--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd383480c8642a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fb9e0142a2a46ef96858a612e660a18.psmdcp" Id="Rfa8780ec654d473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1956a524d1144d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83c591ab74284b15b02c3dd54373d96f.psmdcp" Id="Rfe51f722bd4b4a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>