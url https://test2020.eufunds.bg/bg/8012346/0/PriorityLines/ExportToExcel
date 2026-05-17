--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727f228b63ef4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76383dd2a62b45e7b43ed56f454dc7c4.psmdcp" Id="R090052ba8a784add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeec2d7b167c45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73dfa1ca889c4b0cbf0cbcee500084ef.psmdcp" Id="R71455a4b96f3496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>