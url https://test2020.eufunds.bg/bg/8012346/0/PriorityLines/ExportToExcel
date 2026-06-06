--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeec2d7b167c45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73dfa1ca889c4b0cbf0cbcee500084ef.psmdcp" Id="R71455a4b96f3496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ad478c61ac4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7f738d517304b059aa57a10c426301d.psmdcp" Id="R5861b31d25f04051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>