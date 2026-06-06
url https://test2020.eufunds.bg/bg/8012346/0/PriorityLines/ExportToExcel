--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ad478c61ac4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7f738d517304b059aa57a10c426301d.psmdcp" Id="R5861b31d25f04051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a60dd35da3447e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/babe5985aedb46ce8472a4b01602ea53.psmdcp" Id="R0956343944a04f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>