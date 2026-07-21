--- v3 (2026-06-06)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a60dd35da3447e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/babe5985aedb46ce8472a4b01602ea53.psmdcp" Id="R0956343944a04f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb811030093e34c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e52f91bfbb8749d18a28d3a05db42236.psmdcp" Id="R7031e9100b9c4595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>