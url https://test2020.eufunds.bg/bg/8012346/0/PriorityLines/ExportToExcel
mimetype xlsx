--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb811030093e34c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e52f91bfbb8749d18a28d3a05db42236.psmdcp" Id="R7031e9100b9c4595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a46a2201764e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af3154f46cc544bc816876204d083c5b.psmdcp" Id="R158bad6a7cf24386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>