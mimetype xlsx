--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a46a2201764e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af3154f46cc544bc816876204d083c5b.psmdcp" Id="R158bad6a7cf24386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3cf90088f264292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98c244ad4c9d4afeb7d07f333c4028bd.psmdcp" Id="Re32088216f164256" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>