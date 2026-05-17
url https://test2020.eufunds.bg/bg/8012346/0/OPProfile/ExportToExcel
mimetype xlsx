--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744f2f122ad44449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d086678cddc4d62be415b598ce3fb99.psmdcp" Id="R2272123245864e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdf23a073e94fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed91f915a1db4e3f84cd0e9d3c1dd84f.psmdcp" Id="R2c0030beb099475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>