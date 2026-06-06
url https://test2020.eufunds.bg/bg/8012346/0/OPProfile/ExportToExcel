--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdf23a073e94fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed91f915a1db4e3f84cd0e9d3c1dd84f.psmdcp" Id="R2c0030beb099475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57d8de6effd94b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d48694f43ad5412e86e2120f3726d5d0.psmdcp" Id="Rd1d6213be00f432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>