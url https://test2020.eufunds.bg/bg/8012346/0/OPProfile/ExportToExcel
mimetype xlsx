--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57d8de6effd94b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d48694f43ad5412e86e2120f3726d5d0.psmdcp" Id="Rd1d6213be00f432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4352293c4e43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f17d74294faa417d8ecb5c25376a00a4.psmdcp" Id="R2ff23b308f0644ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>