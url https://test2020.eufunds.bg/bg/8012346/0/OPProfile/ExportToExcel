--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4352293c4e43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f17d74294faa417d8ecb5c25376a00a4.psmdcp" Id="R2ff23b308f0644ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59499132035345a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32a0513277bd45759e27e3da3615a55d.psmdcp" Id="Rba61ce82687f43d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>