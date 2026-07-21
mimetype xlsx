--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59499132035345a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32a0513277bd45759e27e3da3615a55d.psmdcp" Id="Rba61ce82687f43d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e4e5db153d4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7091fc104e0840b8847c3f21bf89eef1.psmdcp" Id="R6142f3d1f7834460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>