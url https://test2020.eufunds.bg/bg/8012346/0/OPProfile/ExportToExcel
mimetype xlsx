--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e4e5db153d4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7091fc104e0840b8847c3f21bf89eef1.psmdcp" Id="R6142f3d1f7834460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd88f9e1b9614fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/208ba09ce1dd46629b901fe5d5f47d68.psmdcp" Id="Rbb23fadbb08149af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>