--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd88f9e1b9614fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/208ba09ce1dd46629b901fe5d5f47d68.psmdcp" Id="Rbb23fadbb08149af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96c06826197b436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cf3847c6c8b46f9a86b283b88e3a89c.psmdcp" Id="R60d0912212464fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>