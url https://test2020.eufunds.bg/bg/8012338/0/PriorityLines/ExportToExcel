--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2473609669134266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6587b274a30a451bb02a3d836e5b21ba.psmdcp" Id="Rc53d38f1156a48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0986ef765f934b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d40704a25d6b40d2be3e58af9503d48e.psmdcp" Id="R5c28bfd391fd43bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>