--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0986ef765f934b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d40704a25d6b40d2be3e58af9503d48e.psmdcp" Id="R5c28bfd391fd43bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834a456cf7be44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2988d22b24664cd3942f23159dbaafe9.psmdcp" Id="R56399758c9834c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>