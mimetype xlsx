--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834a456cf7be44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2988d22b24664cd3942f23159dbaafe9.psmdcp" Id="R56399758c9834c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37e91e262ee4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/133736bdeae644b291b816dd3ac22c57.psmdcp" Id="Rd8b2db2f8fd84486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>