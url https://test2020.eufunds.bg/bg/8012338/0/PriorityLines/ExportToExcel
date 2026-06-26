--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37e91e262ee4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/133736bdeae644b291b816dd3ac22c57.psmdcp" Id="Rd8b2db2f8fd84486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb525bc61e66d4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b523aa56d58b4f4f9b351c413c820d53.psmdcp" Id="Ra4265bf48d1d4411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>