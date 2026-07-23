--- v4 (2026-06-26)
+++ v5 (2026-07-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb525bc61e66d4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b523aa56d58b4f4f9b351c413c820d53.psmdcp" Id="Ra4265bf48d1d4411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc9b00e01f946c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d06fdef39574bcfbd13d4ae1126785f.psmdcp" Id="R46df936408bd4fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>