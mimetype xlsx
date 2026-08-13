--- v5 (2026-07-23)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc9b00e01f946c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d06fdef39574bcfbd13d4ae1126785f.psmdcp" Id="R46df936408bd4fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c50d45b6254326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b97b73699f8d42fb8e567cde5ebcbbb9.psmdcp" Id="R32b1b894fee24582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>