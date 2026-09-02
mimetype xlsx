--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c50d45b6254326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b97b73699f8d42fb8e567cde5ebcbbb9.psmdcp" Id="R32b1b894fee24582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e606143812455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95945de94ce04145b8596eb5a7855063.psmdcp" Id="R91006ce1c91543ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>