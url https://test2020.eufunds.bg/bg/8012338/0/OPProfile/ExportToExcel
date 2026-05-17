--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431eb11891634a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/baf1cc775de144118715362226e3c75e.psmdcp" Id="Rf2a9788b576f4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87595b3b08c345c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9614f8149344237b94af5489f301ce3.psmdcp" Id="Rfa94857805844533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>