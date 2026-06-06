--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87595b3b08c345c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9614f8149344237b94af5489f301ce3.psmdcp" Id="Rfa94857805844533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625ab98fcb0343b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a0e3693cfeb41b6ac5a2c59434f8b81.psmdcp" Id="R1043995157394987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>