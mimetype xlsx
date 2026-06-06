--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625ab98fcb0343b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a0e3693cfeb41b6ac5a2c59434f8b81.psmdcp" Id="R1043995157394987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2345d16ca6f84d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7a4722da7c84b9bb3b35f923b348c42.psmdcp" Id="R041eb4fe788e4777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>