--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2345d16ca6f84d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7a4722da7c84b9bb3b35f923b348c42.psmdcp" Id="R041eb4fe788e4777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1b03fdf8114ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/586557b9c66043bf833c37a6b2eb426f.psmdcp" Id="Raec0bf1e8964487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>