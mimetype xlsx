--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1b03fdf8114ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/586557b9c66043bf833c37a6b2eb426f.psmdcp" Id="Raec0bf1e8964487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35157601c8e465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c808a4331fd84a6dba91231d8f4ecf8b.psmdcp" Id="Rd4783a72d7074601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>