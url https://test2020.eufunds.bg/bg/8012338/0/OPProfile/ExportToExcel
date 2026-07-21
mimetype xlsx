--- v5 (2026-06-26)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35157601c8e465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c808a4331fd84a6dba91231d8f4ecf8b.psmdcp" Id="Rd4783a72d7074601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121849125b864604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bd0488cf0a24131b37829b78069c3bc.psmdcp" Id="R0ddd8b08a33140e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>