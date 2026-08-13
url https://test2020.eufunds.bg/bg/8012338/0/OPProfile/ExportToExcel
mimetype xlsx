--- v6 (2026-07-21)
+++ v7 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121849125b864604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bd0488cf0a24131b37829b78069c3bc.psmdcp" Id="R0ddd8b08a33140e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440ced5cb6e34dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9f3391cdab24d62852b4414fc808d0f.psmdcp" Id="Rab745e7e337b4509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>