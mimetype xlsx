--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440ced5cb6e34dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9f3391cdab24d62852b4414fc808d0f.psmdcp" Id="Rab745e7e337b4509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re994c91dfa1c4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/074bddf97c924a7f9a9ec6f41b240bba.psmdcp" Id="Rdf4c4edf6f1f4161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>