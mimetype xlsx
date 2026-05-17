--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a552918e3e438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d169a022a99b42ff97aa5f0ed36096dc.psmdcp" Id="Ra4d26104565d45ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91555c35a4dc45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90e1619d40764003aafd43de409b9a38.psmdcp" Id="R13a2a2fdb87642dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>