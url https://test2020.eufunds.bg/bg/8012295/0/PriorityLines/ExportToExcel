--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91555c35a4dc45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90e1619d40764003aafd43de409b9a38.psmdcp" Id="R13a2a2fdb87642dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbb9682de2342a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/831d794b09ba47c3818fed1eeadb21c3.psmdcp" Id="R69079566c0f844c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>