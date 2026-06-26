--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbb9682de2342a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/831d794b09ba47c3818fed1eeadb21c3.psmdcp" Id="R69079566c0f844c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7228da43169443ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/490048c463fb4e90bfacaf3dfb9b7625.psmdcp" Id="R9b969dc27fed4a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>