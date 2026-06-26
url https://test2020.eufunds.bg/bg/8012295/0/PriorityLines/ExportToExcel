--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7228da43169443ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/490048c463fb4e90bfacaf3dfb9b7625.psmdcp" Id="R9b969dc27fed4a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97908b954b0a4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b4ee611b26e437a8d041adab27caba6.psmdcp" Id="R29bf63d787254ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>