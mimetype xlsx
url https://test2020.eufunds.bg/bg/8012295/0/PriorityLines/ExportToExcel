--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97908b954b0a4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b4ee611b26e437a8d041adab27caba6.psmdcp" Id="R29bf63d787254ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b4ecb92dd74aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a08487627b44ecba8b2dd6be22f64d1.psmdcp" Id="Re038ace5bc27457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>