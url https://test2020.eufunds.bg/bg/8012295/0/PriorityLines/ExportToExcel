--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43b4ecb92dd74aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a08487627b44ecba8b2dd6be22f64d1.psmdcp" Id="Re038ace5bc27457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57247a2accc84188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7f0d9b4ecaf4ba09ece4ad9d1179800.psmdcp" Id="R46101f79ae264408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>