--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57247a2accc84188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7f0d9b4ecaf4ba09ece4ad9d1179800.psmdcp" Id="R46101f79ae264408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a677b9bff845b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3796519bc6740d3a8e7ad28c6f30f29.psmdcp" Id="Re8057155fd524f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>