--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea17b9aa8994876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d78b50af9d014186b0c53db2ddcca058.psmdcp" Id="R622f3e2576e44567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908d00eeae9448f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66c5ffb0ee404dec98c1ce65e7b0f87a.psmdcp" Id="R27d8064462f24000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>