--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908d00eeae9448f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66c5ffb0ee404dec98c1ce65e7b0f87a.psmdcp" Id="R27d8064462f24000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf0a5557aa04036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/898d64a096db41a1bed528873734d579.psmdcp" Id="Rbc943ca446a54172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>