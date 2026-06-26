--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf0a5557aa04036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/898d64a096db41a1bed528873734d579.psmdcp" Id="Rbc943ca446a54172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55833cf5007d46e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27ebc6397c42446690ba0209244d4ae2.psmdcp" Id="R77a45ed8c3cd47dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>