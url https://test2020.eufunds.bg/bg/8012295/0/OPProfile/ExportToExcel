--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55833cf5007d46e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27ebc6397c42446690ba0209244d4ae2.psmdcp" Id="R77a45ed8c3cd47dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7a291523f449db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba756b56af3146d2858ed0470b133728.psmdcp" Id="R80787de4011e4197" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>