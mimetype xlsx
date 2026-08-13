--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7a291523f449db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba756b56af3146d2858ed0470b133728.psmdcp" Id="R80787de4011e4197" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e487aee8d94512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c4c34274e574f33ade94569b2bd7114.psmdcp" Id="Re1a8bb4540524428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>