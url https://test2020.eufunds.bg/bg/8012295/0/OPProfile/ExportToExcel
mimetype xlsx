--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e487aee8d94512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c4c34274e574f33ade94569b2bd7114.psmdcp" Id="Re1a8bb4540524428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba354294b8841ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5beac39bed6641d59374dba18d2f5fef.psmdcp" Id="Ra5bfb0664b5c4da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>