--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51cc535243604aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4f870f87865452db161c06ea510eaff.psmdcp" Id="Rc6f265f6d0be4154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204599a392ac40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e8f3e04458d45ce954635f255c2b5f9.psmdcp" Id="R9f117552f57c4b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>