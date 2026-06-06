--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204599a392ac40be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e8f3e04458d45ce954635f255c2b5f9.psmdcp" Id="R9f117552f57c4b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a325c8994454547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52dad964a3d64741979661121e60cc2e.psmdcp" Id="Re506bf8d39264556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>