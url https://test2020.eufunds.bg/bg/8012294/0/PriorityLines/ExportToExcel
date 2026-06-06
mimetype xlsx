--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a325c8994454547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52dad964a3d64741979661121e60cc2e.psmdcp" Id="Re506bf8d39264556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra502dc768c4f4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2aca52ad259479e9ac3dafc65e22a5c.psmdcp" Id="Rc152af5a9f554e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>