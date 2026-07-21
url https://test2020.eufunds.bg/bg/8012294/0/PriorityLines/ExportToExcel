--- v3 (2026-06-06)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra502dc768c4f4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2aca52ad259479e9ac3dafc65e22a5c.psmdcp" Id="Rc152af5a9f554e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2a73d4b2764af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/352ae43e40b94be7b493d50ced51f210.psmdcp" Id="R4b4e1d6054dd42bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>