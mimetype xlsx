--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2a73d4b2764af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/352ae43e40b94be7b493d50ced51f210.psmdcp" Id="R4b4e1d6054dd42bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30daff1405b445f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/111dbda217e0413eb36289123ad35ada.psmdcp" Id="Rd058fc92355b4a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>