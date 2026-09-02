--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30daff1405b445f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/111dbda217e0413eb36289123ad35ada.psmdcp" Id="Rd058fc92355b4a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c371702be94604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98e5752ad7a04cf2901bc9133bf7462c.psmdcp" Id="Ra162834340ec4a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>