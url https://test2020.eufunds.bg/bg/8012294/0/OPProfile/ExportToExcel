--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7170755225724e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfd45279473142d89aef89a3fad7d4c0.psmdcp" Id="R9c5e842614f243e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432acf5a31d34513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf3f8ba2c6f34b1ea04c50a1448a9fd0.psmdcp" Id="Rc4c52b796e8146a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>