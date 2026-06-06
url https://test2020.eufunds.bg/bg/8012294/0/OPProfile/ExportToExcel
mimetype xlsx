--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432acf5a31d34513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf3f8ba2c6f34b1ea04c50a1448a9fd0.psmdcp" Id="Rc4c52b796e8146a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5f644f08634f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbec78f99d6f4270b00585445a711f5e.psmdcp" Id="Rc532fb7cef094adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>