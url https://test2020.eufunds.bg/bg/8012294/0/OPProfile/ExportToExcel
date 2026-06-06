--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca5f644f08634f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbec78f99d6f4270b00585445a711f5e.psmdcp" Id="Rc532fb7cef094adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78253f3e23a34f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83cf1b4e8d6945598a9ef963d4f425d8.psmdcp" Id="Rbae1aa35f96e42b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>