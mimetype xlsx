--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78253f3e23a34f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83cf1b4e8d6945598a9ef963d4f425d8.psmdcp" Id="Rbae1aa35f96e42b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef59448c2584c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98adb8704c7f45ea866c3b5322b9b9bc.psmdcp" Id="Rae69465b04024a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>