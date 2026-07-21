--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef59448c2584c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98adb8704c7f45ea866c3b5322b9b9bc.psmdcp" Id="Rae69465b04024a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c55ecdb3874c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f0c46b5c6954232a71f41ed9a575ea9.psmdcp" Id="Re1da5ca992654ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>