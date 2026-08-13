--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c55ecdb3874c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f0c46b5c6954232a71f41ed9a575ea9.psmdcp" Id="Re1da5ca992654ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc4c67077e948aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b93e4297e53476bbbac07bbc005e36c.psmdcp" Id="R6b40f4950f214bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>