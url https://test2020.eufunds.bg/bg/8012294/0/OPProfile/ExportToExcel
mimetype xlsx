--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc4c67077e948aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b93e4297e53476bbbac07bbc005e36c.psmdcp" Id="R6b40f4950f214bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fcfb98e4a9f4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c59ed41ab524d9581b3e1e5dd90dc8a.psmdcp" Id="R90395e86566549ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>