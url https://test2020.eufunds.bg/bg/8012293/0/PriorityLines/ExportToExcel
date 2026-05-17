--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4782deab00048d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb8832b288614c29bde9ac974ea89bb7.psmdcp" Id="R60f161ab8bd84c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259e85be0236467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e2ae773324f4ae0ba361723c4d9812e.psmdcp" Id="R8dec6726ee7a451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>