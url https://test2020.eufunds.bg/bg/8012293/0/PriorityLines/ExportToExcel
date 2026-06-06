--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259e85be0236467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e2ae773324f4ae0ba361723c4d9812e.psmdcp" Id="R8dec6726ee7a451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dac14df9a8f48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d03da7319ec485f94ef0244235fd01a.psmdcp" Id="R6f74f0b33d854bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>