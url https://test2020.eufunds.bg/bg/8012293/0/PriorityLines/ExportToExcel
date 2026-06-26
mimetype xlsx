--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dac14df9a8f48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d03da7319ec485f94ef0244235fd01a.psmdcp" Id="R6f74f0b33d854bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8a1bb5b03d4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/796d47536a954abead69a313878eec87.psmdcp" Id="Rd46974a2266b491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>