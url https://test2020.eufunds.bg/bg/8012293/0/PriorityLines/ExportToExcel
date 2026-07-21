--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8a1bb5b03d4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/796d47536a954abead69a313878eec87.psmdcp" Id="Rd46974a2266b491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527590a895e44972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f085a892e5c4d1381061c7e10c10935.psmdcp" Id="Re0e2b80ea13145b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>