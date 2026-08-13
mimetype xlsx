--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527590a895e44972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f085a892e5c4d1381061c7e10c10935.psmdcp" Id="Re0e2b80ea13145b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6efd9878ece409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/468d926338814a84a0e4567d2f2a3015.psmdcp" Id="R766bcb718c5945dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>