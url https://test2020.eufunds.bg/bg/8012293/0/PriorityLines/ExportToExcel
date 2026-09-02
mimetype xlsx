--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6efd9878ece409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/468d926338814a84a0e4567d2f2a3015.psmdcp" Id="R766bcb718c5945dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341efe8bd8404397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4ad5d6287914911b55875a9d377f80f.psmdcp" Id="Rc73e5497b01b42de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>