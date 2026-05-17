--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbbb67c95ac64a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f10b8568f924bc6886e6b56f66f261d.psmdcp" Id="Rbfc1da946cb34556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69ca3739b824247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66858df48aad4722ba74ad5c28ca1fae.psmdcp" Id="Rdc3d4772bbbb4e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>