--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69ca3739b824247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/66858df48aad4722ba74ad5c28ca1fae.psmdcp" Id="Rdc3d4772bbbb4e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2118220c01ba465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b110982c14e346179fe825c1e329aaf3.psmdcp" Id="R5bd7c70a35ba4853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>