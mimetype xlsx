--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2118220c01ba465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b110982c14e346179fe825c1e329aaf3.psmdcp" Id="R5bd7c70a35ba4853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5111f354d214900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95a978b18ac6448aacf88c524e3753f0.psmdcp" Id="Re203d839043146e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>