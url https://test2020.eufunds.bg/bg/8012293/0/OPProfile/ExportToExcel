--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5111f354d214900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95a978b18ac6448aacf88c524e3753f0.psmdcp" Id="Re203d839043146e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe24063aef8e4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52214030dd3947aabfbb8eb6ca57e337.psmdcp" Id="Raaf77d5372fe48cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>