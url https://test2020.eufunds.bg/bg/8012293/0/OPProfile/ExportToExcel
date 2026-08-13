--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe24063aef8e4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52214030dd3947aabfbb8eb6ca57e337.psmdcp" Id="Raaf77d5372fe48cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b134f38a52044b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/195aa1fca9304313a39b140dc8955557.psmdcp" Id="Rc5fabe8f5e5348fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>