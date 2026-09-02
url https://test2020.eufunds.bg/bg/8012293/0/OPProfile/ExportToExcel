--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b134f38a52044b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/195aa1fca9304313a39b140dc8955557.psmdcp" Id="Rc5fabe8f5e5348fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1502ffb101f4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/899177e86f2946398c6cb0ccb0e07d09.psmdcp" Id="R0d16edd74f3240f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>