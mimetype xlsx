--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20381b7bad0f478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/678102e430634b94a31aa348e82af596.psmdcp" Id="R210e767b853545f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41c7a20df974956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f233264fb17748508f8b98c6b18d5aa5.psmdcp" Id="R35085289ea1643be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>