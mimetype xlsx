--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41c7a20df974956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f233264fb17748508f8b98c6b18d5aa5.psmdcp" Id="R35085289ea1643be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd214ad36112482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51ee09732c0543a89b3b688adeca3771.psmdcp" Id="R97426c62d9e34470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>