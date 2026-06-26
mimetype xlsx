--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd214ad36112482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51ee09732c0543a89b3b688adeca3771.psmdcp" Id="R97426c62d9e34470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cdce3875604c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c67172898d07412d8ce9d98521b8a55e.psmdcp" Id="R80c77f4915da4535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>