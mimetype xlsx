--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cdce3875604c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c67172898d07412d8ce9d98521b8a55e.psmdcp" Id="R80c77f4915da4535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ee1c31086948a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0debb439da240438ae5cd5b68a3b187.psmdcp" Id="R60bbbabc597a4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>