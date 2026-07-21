--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ee1c31086948a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0debb439da240438ae5cd5b68a3b187.psmdcp" Id="R60bbbabc597a4f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c39e1e7770a44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e81375040d74f96b2f9958427cc62d7.psmdcp" Id="R76d8459a3b404861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>