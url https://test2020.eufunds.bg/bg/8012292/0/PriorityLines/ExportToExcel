--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c39e1e7770a44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e81375040d74f96b2f9958427cc62d7.psmdcp" Id="R76d8459a3b404861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e57a3279ac4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/637f6e44d2bc4e0990b83f7284fbe552.psmdcp" Id="R97b305186ecc4806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>