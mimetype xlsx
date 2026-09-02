--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e57a3279ac4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/637f6e44d2bc4e0990b83f7284fbe552.psmdcp" Id="R97b305186ecc4806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561d8f1e56c04dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0854d5ecb81840928ba2240e40df9f59.psmdcp" Id="R43495b1213a24bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>