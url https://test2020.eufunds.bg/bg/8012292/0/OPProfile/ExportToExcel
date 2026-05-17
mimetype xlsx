--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2bf7aca41144c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/858c6bb2470c4e578ee78b0bc2755dd3.psmdcp" Id="R990e0794015a4e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc921450206c54e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2d1eb79152a401ba8796a2249b8de58.psmdcp" Id="Re04c6f7c2da84531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>