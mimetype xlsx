--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc921450206c54e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2d1eb79152a401ba8796a2249b8de58.psmdcp" Id="Re04c6f7c2da84531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda59d15cff7e40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09f9fce7f2094cc982ca309c4456b653.psmdcp" Id="Refed35c0e74a451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>