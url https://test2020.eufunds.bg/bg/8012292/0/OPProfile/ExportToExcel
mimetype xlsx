--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda59d15cff7e40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09f9fce7f2094cc982ca309c4456b653.psmdcp" Id="Refed35c0e74a451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b942c13532479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc48fcecd2e2446da5d670c168097402.psmdcp" Id="R62b7df8252084a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>