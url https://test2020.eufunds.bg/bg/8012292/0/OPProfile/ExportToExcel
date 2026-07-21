--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b942c13532479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc48fcecd2e2446da5d670c168097402.psmdcp" Id="R62b7df8252084a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad54ce5fead4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b117f6724f74a3d80e7048d886c5650.psmdcp" Id="R6726eb4779b74a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>