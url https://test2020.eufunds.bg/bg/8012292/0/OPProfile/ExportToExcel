--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad54ce5fead4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b117f6724f74a3d80e7048d886c5650.psmdcp" Id="R6726eb4779b74a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81edf34bfa26475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/251f36f2529f4472871e01530c8d7f03.psmdcp" Id="Rf5dc3042ebc2425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>