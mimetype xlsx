--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81edf34bfa26475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/251f36f2529f4472871e01530c8d7f03.psmdcp" Id="Rf5dc3042ebc2425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6acad9613c6c474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ee084f8214644758658a5503bbeb668.psmdcp" Id="R507a0bf142e345a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>