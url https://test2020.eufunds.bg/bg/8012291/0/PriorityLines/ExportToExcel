--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88ba7ce010e4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b77b74399c14b548432ef138a5c0d52.psmdcp" Id="R56462cb00ba04744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfe6a11b23e4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c7bd2385ea04939b04816a30b47b388.psmdcp" Id="R7af10b889c2145ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>