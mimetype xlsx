--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfe6a11b23e4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c7bd2385ea04939b04816a30b47b388.psmdcp" Id="R7af10b889c2145ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399cffa0c56747ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de4aadb821de4480ba8f51cdc418649b.psmdcp" Id="R0a472b8b99884745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>