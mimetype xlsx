--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399cffa0c56747ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de4aadb821de4480ba8f51cdc418649b.psmdcp" Id="R0a472b8b99884745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb37217276014adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12ccdb7c8bc5428ea8be28618d2d2661.psmdcp" Id="Rc81e03b182fc4194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>