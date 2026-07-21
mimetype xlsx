--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb37217276014adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12ccdb7c8bc5428ea8be28618d2d2661.psmdcp" Id="Rc81e03b182fc4194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17dabe8020c24d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65f37c4d67af4220b72eb549f91f3a4f.psmdcp" Id="R9b3cc6ff5de341f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>