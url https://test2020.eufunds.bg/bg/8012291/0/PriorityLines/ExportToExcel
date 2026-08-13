--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17dabe8020c24d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65f37c4d67af4220b72eb549f91f3a4f.psmdcp" Id="R9b3cc6ff5de341f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fb606cdaa34d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86523c4fb0824d83b1f31337ef6ea7c7.psmdcp" Id="R4b6159d38109497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>