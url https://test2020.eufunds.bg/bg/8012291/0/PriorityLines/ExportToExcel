--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fb606cdaa34d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86523c4fb0824d83b1f31337ef6ea7c7.psmdcp" Id="R4b6159d38109497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37981f5b169b4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2c69a202e72460ba24b468f4170f777.psmdcp" Id="R0e19244b87b24fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>