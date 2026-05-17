--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd460fa8c03b44ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12272f960a9a4a7492c6b494553e345d.psmdcp" Id="R43f4dd7d9050469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6346f04bfea542cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/075ef35bae40454d86cd58495217714a.psmdcp" Id="R67b935d099cd4efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>