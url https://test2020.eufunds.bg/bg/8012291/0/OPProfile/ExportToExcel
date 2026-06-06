--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6346f04bfea542cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/075ef35bae40454d86cd58495217714a.psmdcp" Id="R67b935d099cd4efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc9b802f4ef415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31b05f5028c44cbeabfd652b51d5953c.psmdcp" Id="R488916f2e7a643ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>