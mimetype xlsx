--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bc9b802f4ef415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31b05f5028c44cbeabfd652b51d5953c.psmdcp" Id="R488916f2e7a643ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7372abcf6c3349c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fc6a2e0147d4268a8ee135dc2107ff3.psmdcp" Id="R349b8dbdcd714c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>