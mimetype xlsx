--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7372abcf6c3349c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fc6a2e0147d4268a8ee135dc2107ff3.psmdcp" Id="R349b8dbdcd714c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f6feb8183b408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc8f08354f5a42608639c821cd691e9e.psmdcp" Id="R62e7258ccc2e4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>