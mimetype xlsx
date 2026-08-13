--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f6feb8183b408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc8f08354f5a42608639c821cd691e9e.psmdcp" Id="R62e7258ccc2e4319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ee9eeeab8d470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c61d9f34c21466eaeef8a05e6e74cf2.psmdcp" Id="R18c613a060824592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>