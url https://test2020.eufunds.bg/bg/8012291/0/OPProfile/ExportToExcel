--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ee9eeeab8d470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c61d9f34c21466eaeef8a05e6e74cf2.psmdcp" Id="R18c613a060824592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e29400ef9c24c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69b5d546de85439bbb6170c879d2dce1.psmdcp" Id="R526e7decb1ba4a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>