--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red073432f7024e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/439024cccf2f450e8fe41f8a75150695.psmdcp" Id="R6d486023c86f405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd253fca3a6ed481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8fc0e4353cd4de48360bbd3fed4dfd1.psmdcp" Id="R1ca8501355de460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>