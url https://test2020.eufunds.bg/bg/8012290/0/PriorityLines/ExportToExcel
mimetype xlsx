--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd253fca3a6ed481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8fc0e4353cd4de48360bbd3fed4dfd1.psmdcp" Id="R1ca8501355de460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd400f3a4cc74081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f8aede2a5014371a876da7c008978b1.psmdcp" Id="R89c3ce7d8b0e464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>