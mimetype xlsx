--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd400f3a4cc74081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f8aede2a5014371a876da7c008978b1.psmdcp" Id="R89c3ce7d8b0e464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a2b7b0fa114dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e29d1fde844e4a03bc3d13f581157a1c.psmdcp" Id="R7ebd34fe3c9f474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>