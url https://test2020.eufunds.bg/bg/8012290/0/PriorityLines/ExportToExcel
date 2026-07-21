--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a2b7b0fa114dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e29d1fde844e4a03bc3d13f581157a1c.psmdcp" Id="R7ebd34fe3c9f474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a15ebac3844c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54bb232e89574e8db75b8df088fad29e.psmdcp" Id="R5ce50e0ba34e484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>