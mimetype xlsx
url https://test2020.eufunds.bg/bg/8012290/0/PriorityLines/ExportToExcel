--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a15ebac3844c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54bb232e89574e8db75b8df088fad29e.psmdcp" Id="R5ce50e0ba34e484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392413bcef8b4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec5f385538484773960ebe9b07073882.psmdcp" Id="Rc3431630556d4f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>