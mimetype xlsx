--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392413bcef8b4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec5f385538484773960ebe9b07073882.psmdcp" Id="Rc3431630556d4f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64833ba706f244cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d4641b4b8424e8798d4f081e0965110.psmdcp" Id="R01df762b71244643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>