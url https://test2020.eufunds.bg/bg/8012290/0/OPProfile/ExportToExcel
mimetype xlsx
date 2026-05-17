--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf046812063a45e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d03bc994f7f741298aa9736e44620a48.psmdcp" Id="R075706de4fbd4a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e416fda6f841d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eed7279c98834144b15828ba9a2434d1.psmdcp" Id="R95cd58a8285a4ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>