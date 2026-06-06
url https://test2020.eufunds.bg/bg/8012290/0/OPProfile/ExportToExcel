--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e416fda6f841d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eed7279c98834144b15828ba9a2434d1.psmdcp" Id="R95cd58a8285a4ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e0892aa77242bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dafdffdb95746eca79eb9feb9550368.psmdcp" Id="R666c6ccc756840bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>