--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e0892aa77242bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dafdffdb95746eca79eb9feb9550368.psmdcp" Id="R666c6ccc756840bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b03dec872ac4bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/437df9bd774b40579533513a4e6a657c.psmdcp" Id="R55ac4c3ee64a455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>