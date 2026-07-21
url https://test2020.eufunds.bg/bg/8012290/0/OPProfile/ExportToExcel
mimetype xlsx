--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b03dec872ac4bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/437df9bd774b40579533513a4e6a657c.psmdcp" Id="R55ac4c3ee64a455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re877eedbcde947b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15b18b6b7ba4621a38e85ca0a6d4345.psmdcp" Id="Rcfde15bd3a3c4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>