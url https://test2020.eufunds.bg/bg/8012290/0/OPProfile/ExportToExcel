--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re877eedbcde947b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f15b18b6b7ba4621a38e85ca0a6d4345.psmdcp" Id="Rcfde15bd3a3c4ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570d97070918454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7c32c301e7e4175b2746782697f6267.psmdcp" Id="Rbeba64c4e0e54809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>