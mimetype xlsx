--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570d97070918454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7c32c301e7e4175b2746782697f6267.psmdcp" Id="Rbeba64c4e0e54809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0897234ba2034f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f54e31021b346c9bd02eb8bc67cec5e.psmdcp" Id="Rb9c447f94af345ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>