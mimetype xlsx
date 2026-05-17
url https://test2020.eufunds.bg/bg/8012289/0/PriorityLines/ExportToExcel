--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8735c1d7dcd4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7703d5e03bd94702a4786b4e68b3b957.psmdcp" Id="Rf1adaa2a3c944198" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67f0ba4a62246cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/662e9190218740bf8eeef70e9ef62338.psmdcp" Id="R80c5bab8e121463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>