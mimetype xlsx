--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67f0ba4a62246cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/662e9190218740bf8eeef70e9ef62338.psmdcp" Id="R80c5bab8e121463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fdb8ccd5ef4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c24dfd891c3148e4a2c400c638926f96.psmdcp" Id="Ra1ec6779995944be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>