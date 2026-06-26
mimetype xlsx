--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fdb8ccd5ef4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c24dfd891c3148e4a2c400c638926f96.psmdcp" Id="Ra1ec6779995944be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e939b21eaa49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/576be446a9af4b18a5fa556dc9c5f7ae.psmdcp" Id="R99304f1367e44a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>