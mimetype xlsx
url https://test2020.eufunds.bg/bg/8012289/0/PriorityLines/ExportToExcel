--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e939b21eaa49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/576be446a9af4b18a5fa556dc9c5f7ae.psmdcp" Id="R99304f1367e44a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2cde3318264c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b2a9e8af68047dfaaff6ae405c769d1.psmdcp" Id="R38e8a6fa521a41c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>