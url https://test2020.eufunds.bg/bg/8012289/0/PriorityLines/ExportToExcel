--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d2cde3318264c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b2a9e8af68047dfaaff6ae405c769d1.psmdcp" Id="R38e8a6fa521a41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260e26f23840448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1ef4122229d4b36ab8437e1e77d41df.psmdcp" Id="R6de1e4190b2d43d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>