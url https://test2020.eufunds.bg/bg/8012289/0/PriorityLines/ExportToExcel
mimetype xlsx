--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R260e26f23840448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1ef4122229d4b36ab8437e1e77d41df.psmdcp" Id="R6de1e4190b2d43d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b1aefae2054946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31966b0b81f342a1ba316a34c8832d6d.psmdcp" Id="Rc6c5cb1479d743a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>