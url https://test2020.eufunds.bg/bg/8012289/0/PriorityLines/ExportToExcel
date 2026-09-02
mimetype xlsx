--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b1aefae2054946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31966b0b81f342a1ba316a34c8832d6d.psmdcp" Id="Rc6c5cb1479d743a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a42e65ae38240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ea412e0ede943c7a18eae0b66a9fdcd.psmdcp" Id="Rbe2bb1df438948c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>