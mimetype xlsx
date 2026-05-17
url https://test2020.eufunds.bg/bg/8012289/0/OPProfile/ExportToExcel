--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61534e3e9edf4317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9513cdae7641413da08c7d2278887e7e.psmdcp" Id="R567320163363472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2929e161bde4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe96473dbd8c440e804ade11ce2ae59c.psmdcp" Id="R1185a55fa2f44ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>