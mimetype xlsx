--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2929e161bde4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe96473dbd8c440e804ade11ce2ae59c.psmdcp" Id="R1185a55fa2f44ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c3a37da47048cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e64f419fc00461bad9f97f55d32f274.psmdcp" Id="R7e45a3f3503749b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>