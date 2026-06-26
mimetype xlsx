--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c3a37da47048cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e64f419fc00461bad9f97f55d32f274.psmdcp" Id="R7e45a3f3503749b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a3bd5439874fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d29a343ac3d4c5e96396b09cb6786e2.psmdcp" Id="Rc3c4886b008c4d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>