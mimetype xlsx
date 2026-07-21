--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a3bd5439874fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d29a343ac3d4c5e96396b09cb6786e2.psmdcp" Id="Rc3c4886b008c4d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fee58f3ad0444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99baa8c2e25a41239d2ec4142a867f35.psmdcp" Id="Raf78744dc14f437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>