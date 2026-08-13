--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fee58f3ad0444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99baa8c2e25a41239d2ec4142a867f35.psmdcp" Id="Raf78744dc14f437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae657e9585945be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7432fb25c9d4245a4497919ab61a02b.psmdcp" Id="R12544f2cc654404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>