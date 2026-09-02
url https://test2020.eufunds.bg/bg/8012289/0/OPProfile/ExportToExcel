--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae657e9585945be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7432fb25c9d4245a4497919ab61a02b.psmdcp" Id="R12544f2cc654404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ad5187450743ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98d678c8a7f74bf3bcf1b15fc9c659b0.psmdcp" Id="R9fc3cfae6ca94588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>